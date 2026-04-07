--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of MWCNTs@PDMS nanocomposites with enhanced hydrophobicity and thermo-oxidative stability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skin electroporation for transdermal drug delivery: Electrical measurements, numerical model and molecule delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olena Goncharuk</w:t>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liudmyla Storozhuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Konrad Terpiłowski</w:t>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Sternik</w:t>
+                <w:t xml:space="preserve">Sorin Dinculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 367, pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JCONREL.2024.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658954v1</w:t>
+                <w:t xml:space="preserve">hal-04455108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin electroporation for transdermal drug delivery: Electrical measurements, numerical model and molecule delivery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+                <w:t xml:space="preserve">Development of MWCNTs@PDMS nanocomposites with enhanced hydrophobicity and thermo-oxidative stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Sulym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin Dinculescu</w:t>
+                <w:t xml:space="preserve">Olena Goncharuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Simon</w:t>
+                <w:t xml:space="preserve">Liudmyla Storozhuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Terpiłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Golzio</w:t>
+                <w:t xml:space="preserve">Dariusz Sternik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 367, pp.235-247. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 667, pp.160405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JCONREL.2024.01.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455108v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Electrical Method to Detect Both Crack Creation and Propagation in Solid Electrical Insulators</w:t>
               </w:r>
@@ -1183,51 +1183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1412,77 +1412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogels with electrically conductive nanomaterials for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1823,51 +1823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Kenfaui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (2), pp.333-340. </w:t>
@@ -2078,51 +2078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Electrical Conduction in Polymer Composites for Field Grading in High-Voltage Applications: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Can-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2234,51 +2234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (2), pp.341-347. </w:t>
@@ -2368,51 +2368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (2), pp.348-354. </w:t>
@@ -2619,51 +2619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baracat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2727,51 +2727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallized ceramic substrate with mesa structure for voltage ramp-up of power modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hourdequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2870,51 +2870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2955,308 +2955,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cold isostatic pressing on the magnetic properties of Ni-Zn-Cu ferrite</w:t>
+                <w:t xml:space="preserve">Reliability of X7R Multilayer Ceramic Capacitors During High Accelerated Life Testing (HALT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong Trung Le</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lebey</w:t>
+                <w:t xml:space="preserve">Ana Maria Hernández-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Aguilar-Garib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Nava-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4994210⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), pp.1900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11101900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919229v1</w:t>
+                <w:t xml:space="preserve">hal-02327989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of X7R Multilayer Ceramic Capacitors During High Accelerated Life Testing (HALT)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of cold isostatic pressing on the magnetic properties of Ni-Zn-Cu ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Nava-Quintero</w:t>
+                <w:t xml:space="preserve">Trong Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (10), pp.1900. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11101900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4994210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327989v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Y2O3 on the structure of Y2O3-doped BaTiO3 powder and ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Hernández-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,51 +3519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3718,51 +3718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetics for power electronics integration from powders to passive components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3956,51 +3956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4564,291 +4564,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of colossal permittivity materials: An update</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-fired AlN–TiN assembly as a new substrate technology for high-temperature power electronics packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Kozako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2011.6232754⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 39 (n° 8), pp. 8743-8749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.04.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169490v1</w:t>
+                <w:t xml:space="preserve">hal-01168751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-fired AlN–TiN assembly as a new substrate technology for high-temperature power electronics packaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric properties of colossal permittivity materials: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafé Cheballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Masahiro Kozako</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 39 (n° 8), pp. 8743-8749. </w:t>
+              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 7 (n° 4), pp. 726-732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.04.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2011.6232754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168751v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft ferrite cores characterization for integrated micro-inductors</w:t>
               </w:r>
@@ -4994,51 +4994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5483,51 +5483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-symmetrical electric response in CaCu3Ti4O12 and La0.05Ba0.95TiO3−δ-SPS materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6285,77 +6285,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive drug delivery through skin electroporation: materials science and electrical engineering aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Albérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Moslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6404,403 +6404,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cracks on the Dielectric Breakdown of Polymers and Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raúl Pech-Pisté</w:t>
+                <w:t xml:space="preserve">Electrical Characteristics and Surface Topography of Elastomeric Nanocomposites Based on Multi-walled Carbon Nanotubes and Poly(Dimethylsiloxane)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Sulym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Terpiłowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Goncharuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Avilés</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christina Sara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lahoud Dignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Conference on Dielectrics (ICD 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613038⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747966v1</w:t>
+                <w:t xml:space="preserve">hal-04747931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNT:Hydrogel nanocomposites for non-invasive transdermal drug delivery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Cracks on the Dielectric Breakdown of Polymers and Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Pech-Pisté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Avilés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem on Tubes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 5th International Conference on Dielectrics (ICD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075784v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characteristics and Surface Topography of Elastomeric Nanocomposites Based on Multi-walled Carbon Nanotubes and Poly(Dimethylsiloxane)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CNT:Hydrogel nanocomposites for non-invasive transdermal drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olena Goncharuk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Lahoud Dignat</w:t>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Moslah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kolosnjaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chem on Tubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747931v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal degradation behaviour of MWCNTs@Poly(dimethylsiloxane) elastomeric nanocomposites</w:t>
               </w:r>
@@ -7024,51 +7024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lahoud Dignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7616,51 +7616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Properties of MWCNTs@PDMS-1000 Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Sulym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Goncharuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Terpiłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7737,51 +7737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Terpiłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Sulym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Goncharuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeni Pakhlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7858,51 +7858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Sulym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Terpiłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Goncharuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeni Pakhlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7951,476 +7951,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Townsend’s secondary ionization coefficient estimation method for partial discharge inception voltage prediction for insulating polymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+                <w:t xml:space="preserve">Thickness Dependence of Epoxy-Based Composites with BaTiO₃ Particles on AC Electrical Breakdown Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Escriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.226-229, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icd53806.2022.9863604⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.713-716, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icd53806.2022.9863588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876835v1</w:t>
+                <w:t xml:space="preserve">hal-03876827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin electroporation for non-invasive drug delivery: Electrical properties of skin models and fluorescent molecule delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Alberola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Jouanmiqueou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Copenhaque, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness Dependence of Epoxy-Based Composites with BaTiO₃ Particles on AC Electrical Breakdown Strength</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Escriva</w:t>
+                <w:t xml:space="preserve">A Townsend’s secondary ionization coefficient estimation method for partial discharge inception voltage prediction for insulating polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Kemari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril van de Steen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Trong Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.713-716, </w:t>
+              <w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.226-229, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icd53806.2022.9863588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icd53806.2022.9863604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876827v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of transdermal drug delivery through non-invasive electroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorgos Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8475,103 +8475,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin electroporation for non-invasive drug delivery : Electrical properties of skin models and fluorescent molecule delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Albérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Jouanmiqueou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Electroporation &amp; Pulsed Electric Fields in Biology, Medicine, Food and Environmental Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Copenaghen, Denmark</w:t>
@@ -8600,103 +8600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogel nanocomposite conducteur électrique pour l’administration transdermique de médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Albérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale francophone de Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lilles, France</w:t>
@@ -8751,51 +8751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Kenfaui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8844,360 +8844,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy-Based SiC Composites with Non-Linear Electrical Properties for Field Grading Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Can-Ortiz</w:t>
+                <w:t xml:space="preserve">Process optimization for heterogeneous capacitive grading materials by voltage and time monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Khazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.411-413, </w:t>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.65-68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ceidp50766.2021.9705434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP50766.2021.9705444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876822v1</w:t>
+                <w:t xml:space="preserve">hal-03876841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process optimization for heterogeneous capacitive grading materials by voltage and time monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabih Khazaka</w:t>
+                <w:t xml:space="preserve">Epoxy-Based SiC Composites with Non-Linear Electrical Properties for Field Grading Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Can-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.65-68, </w:t>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.411-413, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP50766.2021.9705444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ceidp50766.2021.9705434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876841v1</w:t>
+                <w:t xml:space="preserve">hal-03876822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of non-invasive drug delivery through skin electroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroporation-based Technologies and Treatments (EBTT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Ljubljana, Slovenia</w:t>
@@ -9226,77 +9226,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Discharge Inception Voltage: Precise and Robust Numerical Estimation Based on Extensive Dielectric Spectroscopy Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Kemari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9356,51 +9356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectrophoretic Chain Assembly of BaTiO3 Particles in Silicone Gel Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9460,51 +9460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original design of field grading materials for high voltage power module applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9512,51 +9512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Valencia, France. pp.313-316, </w:t>
@@ -9633,51 +9633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Kenfaui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9750,51 +9750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Kenfaui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9983,51 +9983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Levêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Budapest, France. pp.1-4, </w:t>
@@ -10078,51 +10078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrat céramique métallisé en structure mesa pour la montée en tension des modules de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hourdequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10493,51 +10493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10575,51 +10575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric properties of ceramic substrates and current developments for medium voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10627,51 +10627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Medium Voltage Power Electronics, Sept. 8, 2017, Berlin (GERMANY)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
@@ -10739,51 +10739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10824,377 +10824,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle chain formation in a liquid polymer under ac electric field: Model and experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+                <w:t xml:space="preserve">Conductivité Électrique de Polymères Composites à Forte Permittivité, Analyse sous Fort Champ Électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Symposium de Génie Électrique (SGE 2016), 7-9 Juin 2016, Grenoble (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537416v1</w:t>
+                <w:t xml:space="preserve">hal-03965788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivité Électrique de Polymères Composites à Forte Permittivité, Analyse sous Fort Champ Électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lévêque</w:t>
+                <w:t xml:space="preserve">Particle chain formation in a liquid polymer under ac electric field: Model and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Symposium de Génie Électrique (SGE 2016), 7-9 Juin 2016, Grenoble (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.305-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965788v1</w:t>
+                <w:t xml:space="preserve">hal-02537416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of machanical prestress on the dielectric strength of Alumina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Malec</w:t>
+                <w:t xml:space="preserve">Tailoring of Electric Field Structured Composite : Model and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid Dielectric (ICSD), Vadim IOSIF, July 3-7, 2016, Montpellier (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Dielectrophoresis 2016 Meeting, July 13-15, 2016, MIT, Cambridge (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966185v1</w:t>
+                <w:t xml:space="preserve">hal-03965786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience et Modélisation de la Formation de Chaînes de Particules sous l'Action d'un Champ Électrique</w:t>
               </w:r>
@@ -11219,51 +11249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11299,152 +11329,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of Electric Field Structured Composite : Model and Experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sombel Diaham</w:t>
+                <w:t xml:space="preserve">Effect of machanical prestress on the dielectric strength of Alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenjebil Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis 2016 Meeting, July 13-15, 2016, MIT, Cambridge (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Cambridge, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Solid Dielectric (ICSD), Vadim IOSIF, July 3-7, 2016, Montpellier (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965786v1</w:t>
+                <w:t xml:space="preserve">hal-03966185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Expérimentale et Numérique de la Structuration de Composites soumis à un Champ Électrique</w:t>
               </w:r>
@@ -11469,51 +11469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11918,51 +11918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11998,273 +11998,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux et Procédés pour l’Isolation des Nouveaux Modules de Puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+                <w:t xml:space="preserve">Effets du Taux de Chargement sur les Propriétés Diélectriques des Composites Epoxy/SrTiO3 et Epoxy/BaTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ISP3D - GDR SEEDS, 30-31 Mars 2015, Tours (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs en Génie Électrique (JCGE 2015), 10-11 Juin 2019, Cherbourg (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cherbourg, Namibie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989377v1</w:t>
+                <w:t xml:space="preserve">hal-03965792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du Taux de Chargement sur les Propriétés Diélectriques des Composites Epoxy/SrTiO3 et Epoxy/BaTiO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lévêque</w:t>
+                <w:t xml:space="preserve">Matériaux et Procédés pour l’Isolation des Nouveaux Modules de Puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs en Génie Électrique (JCGE 2015), 10-11 Juin 2019, Cherbourg (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cherbourg, Namibie</w:t>
+              <w:t xml:space="preserve">Journées ISP3D - GDR SEEDS, 30-31 Mars 2015, Tours (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965792v1</w:t>
+                <w:t xml:space="preserve">hal-03989377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés Diélectriques et Thermiques des Parylenes N et D pour l’Isolation de Surface en Électronique de Puissance</w:t>
               </w:r>
@@ -12369,291 +12369,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Filler Content on Dielectric Properties of Epoxy/SrTiO 3 and Epoxy/BaTiO 3 Composites</w:t>
+                <w:t xml:space="preserve">Partial discharge inception voltage of pressurized gas insulation encapsulation used for high-temperature and high-voltage power module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Leveque</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Mitsudome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Koyanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Imakiire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hikita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Conference on Electrical Insulation and Dielectric Phenomena - (CEIDP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2015.7352070⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 11th International Conference on Power Electronics and Drive Systems (PEDS), June 9-12, 2015, Sydney (AUSTRALIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sydney, Australia. pp.118-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PEDS.2015.7203518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536904v1</w:t>
+                <w:t xml:space="preserve">hal-03965923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial discharge inception voltage of pressurized gas insulation encapsulation used for high-temperature and high-voltage power module</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Filler Content on Dielectric Properties of Epoxy/SrTiO 3 and Epoxy/BaTiO 3 Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hikita</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 11th International Conference on Power Electronics and Drive Systems (PEDS), June 9-12, 2015, Sydney (AUSTRALIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sydney, Australia. pp.118-121, </w:t>
+              <w:t xml:space="preserve">2015 IEEE Conference on Electrical Insulation and Dielectric Phenomena - (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ann Arbor, France. pp.701-704, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PEDS.2015.7203518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2015.7352070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965923v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi en Temps Réel de la Formation d’un Composite Anisotrope Structuré par Diélectrophorèse</w:t>
               </w:r>
@@ -12866,151 +12866,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du CaCu3Ti4O12 en C(V) pour l'amélioration du modèle et de la compréhension de son comportement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of Nano-Alumina Hydrate Coating for Conductive Fillers on Dielectric Properties of Epoxy Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hikita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Electrical Insulating Materials (ISEIM), 01-05 June 2014, Toki Messe, Niigata City (JAPAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Niigata City, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065264v1</w:t>
+                <w:t xml:space="preserve">hal-03965600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene-Epoxy Nanocomposites : From Graphite Exfoliation to Electrical Characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pizzutilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13069,251 +13086,234 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Graphene Conference, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Nano-Alumina Hydrate Coating for Conductive Fillers on Dielectric Properties of Epoxy Composite Materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation du CaCu3Ti4O12 en C(V) pour l'amélioration du modèle et de la compréhension de son comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafé Cheballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Electrical Insulating Materials (ISEIM), 01-05 June 2014, Toki Messe, Niigata City (JAPAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Niigata City, Japan</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965600v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de ferrites Ni-Zn-Cu pour l'intégration en électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13332,355 +13332,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Electrique de Nanocomposites Epoxy-Graphène</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Partial Discharge Inception Voltage of Bonding-less Gas Insulation Packaging for High Temperature and High Voltage Power Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Keisuke Koyanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinari Yamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Imakiire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Kozako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Hikita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence de la Société Française d'Electrostatique (SFE), 27-29 Août, Toulouse (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on International Symposium on Electrical Insulation and Material (ISEIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Niigata, Japan. pp.425-428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEIM.2014.6870809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965603v1</w:t>
+                <w:t xml:space="preserve">hal-03965922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Partial Discharge Inception Voltage of Bonding-less Gas Insulation Packaging for High Temperature and High Voltage Power Module</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Masayuki Hikita</w:t>
+                <w:t xml:space="preserve">Caractérisation Electrique de Nanocomposites Epoxy-Graphène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pizzutilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on International Symposium on Electrical Insulation and Material (ISEIM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Conférence de la Société Française d'Electrostatique (SFE), 27-29 Août, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965922v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new package for next generation power semiconductor devices: Toward high temperature and high voltage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Koyanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Omura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hikita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14452,90 +14452,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packaging of SiC-SBD for high temperature operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kozako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Omura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hikita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAP 2012: 14th International Conference on Electronic Materials and Packaging, Lantau Island, China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lantau Island, China</w:t>
@@ -14564,90 +14564,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental investigation of dielectric phenomena in epoxy composites during curing process under a uniform electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kozako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15732,51 +15732,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on High-Temperature Polymers for Cable Insulation: State-of-the-Art and Future Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Kemari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16504,51 +16504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16622,51 +16622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16727,77 +16727,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2017/211847. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -16845,77 +16845,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3052295A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -16969,103 +16969,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of non-invasive drug delivery through skin electroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBTT Electroporation-Based Technologies and Treatments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Ljubljana, Slovenia</w:t>
@@ -17263,51 +17263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Heredia-Lozano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Balam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Castillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jair Estrada-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez-Nava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3648090" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Sulym" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Terpi&#322;owski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Borysenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118090" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uribe-Riestra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heredia-Lozano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivero-Ayala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauich-Cupul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gamboa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2025.102553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pech-Pist&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Can-Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carrillo-Escalante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2025.11.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658954v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Goncharuk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Storozhuk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Sternik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160405" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04455108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kougkolos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laudebat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCONREL.2024.01.036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Niakan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18010024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2022.12.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ayuso-Faber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carrillo-Escalante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/acdf9f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02019j" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Cruz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ort&#237;z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalia G&#243;mez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijmr-2021-8432" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Pech-Pist&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Gamboa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Castillo-Atoche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020484" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851417v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2137695" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T Le" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293731v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ortiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091370" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P&#233;rez-Aranda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gamboa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cauich-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Avil&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aba9e6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hahusseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20776.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hourdequin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180288" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Trung Le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994210" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguilar-Garib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Nava-Quintero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101900" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Aguilar-Garib" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187512" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pedro-Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bolarin-Miro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez-de Jesus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Cortes-Escobedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.01.251" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Belijar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jones" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/2/025303" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenjebil Jouini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2016.89052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823275v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaf&#233; Cheballah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150063" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621DFF2E2644C2BDA647D83BD5E3A6C2BE439764/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bang Doan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-2711-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belijar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar-Garib" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia-Onofre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ortiz-Mendez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1665-6423(13)71588-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mai Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/10/104003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169490v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2011.6232754" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168751v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Kozako" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.04.060" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381885v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012139" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526711v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida El Horr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bechara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.229" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2010.10.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/38/385401" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G0KBLQGS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474958v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Boulos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farenc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572877v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9396-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/881FF0101D30B22C42C7F104584CEAFF45AB6A8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200700245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3G2SK9ZX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaujard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075530v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Moslah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747966v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Avil&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613038" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075784v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberola" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613199" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747954v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613248" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rubio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fetouhi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belijar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613269" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05330536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castillo-Atoche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778506v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Terpilowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sternik" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Escriva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410180" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747988v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410545" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Pakhlov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778180v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876835v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van de Steen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863604" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075772v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876827v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863588" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979787v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Kougkolos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854034v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326680v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876822v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ceidp50766.2021.9705434" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705444" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075653v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876838v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eic49891.2021.9611381" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863480" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293870v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341852" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357174v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2019.8799084" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293915v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989437v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537407v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Le" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468351" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965674v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Samartean" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2017.8257555" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04072833v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164659v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537409v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088693" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537416v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547605" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966185v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998331v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965786v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998330v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965787v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pizzutilo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelvillain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164650v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361670v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989377v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965792v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998332v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536904v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352070" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965923v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mitsudome" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koyanagi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imakiire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozako" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hikita" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2015.7203518" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965790v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965604v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chane-Ching" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065264v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965395v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965600v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sato" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sato" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965603v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965922v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Koyanagi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinari Yamane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Imakiire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Hikita" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870809" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965919v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Omura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2013.6527072" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965386v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909423v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saysouk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabiani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2013.6748218" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964664v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634455" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roske" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964535v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laudebat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965916v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965279v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378839" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966214v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrato" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964906v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378880" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556245v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378787" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989432v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964529v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965277v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964530v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164714v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966212v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Forget" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527841059.ch4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048672v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907242v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Youssef" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escriva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzopardi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khazaka" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907247v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907245v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corredores" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401269v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092733v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelvillain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293821v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092732v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854060v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Heredia-Lozano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Balam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Castillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jair Estrada-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez-Nava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3648090" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Sulym" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Terpi&#322;owski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Borysenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118090" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uribe-Riestra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heredia-Lozano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivero-Ayala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauich-Cupul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gamboa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2025.102553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pech-Pist&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Can-Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carrillo-Escalante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2025.11.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04455108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kougkolos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laudebat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCONREL.2024.01.036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Goncharuk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Storozhuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Sternik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Niakan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18010024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2022.12.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ayuso-Faber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carrillo-Escalante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/acdf9f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02019j" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Cruz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ort&#237;z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalia G&#243;mez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijmr-2021-8432" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Pech-Pist&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Gamboa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Castillo-Atoche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020484" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851417v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2137695" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T Le" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293731v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ortiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091370" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P&#233;rez-Aranda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gamboa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cauich-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Avil&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aba9e6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hahusseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20776.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hourdequin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180288" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguilar-Garib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Nava-Quintero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101900" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Trung Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994210" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Aguilar-Garib" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187512" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pedro-Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bolarin-Miro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez-de Jesus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Cortes-Escobedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.01.251" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Belijar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jones" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/2/025303" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenjebil Jouini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2016.89052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823275v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaf&#233; Cheballah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150063" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621DFF2E2644C2BDA647D83BD5E3A6C2BE439764/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bang Doan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-2711-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belijar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar-Garib" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia-Onofre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ortiz-Mendez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1665-6423(13)71588-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mai Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/10/104003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Kozako" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.04.060" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2011.6232754" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381885v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012139" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526711v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida El Horr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bechara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.229" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2010.10.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/38/385401" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G0KBLQGS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474958v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Boulos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farenc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572877v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9396-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/881FF0101D30B22C42C7F104584CEAFF45AB6A8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200700245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3G2SK9ZX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaujard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075530v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Moslah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747931v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613199" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747966v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Avil&#233;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613038" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075784v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberola" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747954v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613248" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rubio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fetouhi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belijar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613269" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05330536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castillo-Atoche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778506v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Terpilowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sternik" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Escriva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410180" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747988v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410545" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Pakhlov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778180v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876827v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863588" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075772v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van de Steen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863604" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979787v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Kougkolos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854034v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326680v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876841v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705444" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876822v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ceidp50766.2021.9705434" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075653v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876838v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eic49891.2021.9611381" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863480" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293870v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341852" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357174v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2019.8799084" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293915v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989437v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537407v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Le" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468351" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965674v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Samartean" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2017.8257555" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04072833v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164659v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537409v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088693" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965788v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537416v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547605" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965786v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998331v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966185v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998330v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965787v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pizzutilo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelvillain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164650v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361670v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989377v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998332v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965923v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mitsudome" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koyanagi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imakiire" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozako" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hikita" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2015.7203518" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536904v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352070" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965790v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965604v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chane-Ching" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965600v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sato" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sato" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965395v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065264v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965922v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Koyanagi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinari Yamane" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Imakiire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Hikita" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870809" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965603v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965919v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Omura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2013.6527072" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965386v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909423v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saysouk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabiani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2013.6748218" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964664v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634455" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roske" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964535v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laudebat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965916v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965279v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378839" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966214v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrato" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964906v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378880" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556245v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378787" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989432v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964529v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965277v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964530v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164714v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966212v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Forget" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527841059.ch4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048672v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907242v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Youssef" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escriva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzopardi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khazaka" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907247v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907245v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corredores" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401269v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092733v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelvillain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293821v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092732v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854060v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>