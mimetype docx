--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1540,278 +1540,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop-cast graphene-p3ht composite for flexible electronics applied over polyethylene terephthalate obtained from one-use plastic bottles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of the Electrical and Electromechanical Responses of Carbon Nanotube/Polypropylene Composites in Alternating and Direct Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Balam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Cruz</w:t>
+                <w:t xml:space="preserve">Raúl Pech-Pisté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Can-Ortíz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+                <w:t xml:space="preserve">Fidel Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idalia Gómez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandro Castillo-Atoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 113 (1), pp.69 - 79. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ijmr-2021-8432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22020484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876856v1</w:t>
+                <w:t xml:space="preserve">hal-03522093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of the Electrical and Electromechanical Responses of Carbon Nanotube/Polypropylene Composites in Alternating and Direct Current</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drop-cast graphene-p3ht composite for flexible electronics applied over polyethylene terephthalate obtained from one-use plastic bottles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Pech-Pisté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+                <w:t xml:space="preserve">Brandon Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidel Gamboa</w:t>
+                <w:t xml:space="preserve">Alejandro Can-Ortíz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Castillo-Atoche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Idalia Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22, </w:t>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113 (1), pp.69 - 79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22020484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ijmr-2021-8432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522093v1</w:t>
+                <w:t xml:space="preserve">hal-03876856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative ceramic-matrix composite substrates with tunable electrical conductivity for high-power applications</w:t>
               </w:r>
@@ -2444,291 +2444,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-mechanical properties of thermoplastic polyurethane films and tubes modified by hybrid carbon nanostructures for pressure sensing</w:t>
+                <w:t xml:space="preserve">Heart rate variability biofeedback intero-nociceptive emotion exposure therapy for adverse childhood experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pérez-Aranda</w:t>
+                <w:t xml:space="preserve">Stéphanie Hahusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baracat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aba9e6⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.20776.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094280v1</w:t>
+                <w:t xml:space="preserve">hal-03293742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate variability biofeedback intero-nociceptive emotion exposure therapy for adverse childhood experiences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-mechanical properties of thermoplastic polyurethane films and tubes modified by hybrid carbon nanostructures for pressure sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pérez-Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Hahusseau</w:t>
+                <w:t xml:space="preserve">F Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baracat</w:t>
+                <w:t xml:space="preserve">J Cauich-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lebey</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Avilés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, 13 p. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (11), pp.115021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/f1000research.20776.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aba9e6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293742v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallized ceramic substrate with mesa structure for voltage ramp-up of power modules</w:t>
               </w:r>
@@ -3089,278 +3089,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cold isostatic pressing on the magnetic properties of Ni-Zn-Cu ferrite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Y2O3 on the structure of Y2O3-doped BaTiO3 powder and ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Hernández-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong Trung Le</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Antonio Aguilar-Garib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4994210⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Research &amp; Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1187512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919229v1</w:t>
+                <w:t xml:space="preserve">hal-02090927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Y2O3 on the structure of Y2O3-doped BaTiO3 powder and ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
+                <w:t xml:space="preserve">Influence of cold isostatic pressing on the magnetic properties of Ni-Zn-Cu ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio Aguilar-Garib</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research &amp; Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (2), pp.7-11. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1187512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4994210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090927v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of alpha-BiFeO3 structure by Sr2+ and its effect on multiferroic properties</w:t>
               </w:r>
@@ -3608,318 +3608,318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure Analysis of Ceramic Substrates Used in High Power IGBT Modules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetics for power electronics integration from powders to passive components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenjebil Jouini</w:t>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Malec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingenierías</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (70), pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823250v1</w:t>
+                <w:t xml:space="preserve">hal-03823275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetics for power electronics integration from powders to passive components</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lebey</w:t>
+                <w:t xml:space="preserve">Failure Analysis of Ceramic Substrates Used in High Power IGBT Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenjebil Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingenierías</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (9), pp.561-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/eng.2016.89052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823275v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Analysis of Ceramic Substrates Used in High Power IGBT Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenjebil Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Malec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 08, pp.561 - 571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/eng.2016.89052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778009v1</w:t>
@@ -3982,51 +3982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (3), pp.30902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4085,51 +4085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold isostatic pressing of screen-printed dielectric for power electronics passive component integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Bang Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4241,51 +4241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4622,51 +4622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Kozako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 39 (n° 8), pp. 8743-8749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4739,51 +4739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5007,51 +5007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5388,51 +5388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahida El Horr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 72 (1), pp.17. </w:t>
@@ -5496,51 +5496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (38), pp.385401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5750,51 +5750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5896,51 +5896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6029,1124 +6029,1124 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of DWCNTs/silicone nanocomposites under AC field: influence of the polymer matrix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison des propriétés diélectriques de substrats d'alumine (Al2O3) obtenus par voies de fabrication additive et soustractive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Borjon-Piron</w:t>
+                <w:t xml:space="preserve">Lucile Mage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS; UT, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405304v1</w:t>
+                <w:t xml:space="preserve">hal-05398201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des propriétés diélectriques de substrats d'alumine (Al2O3) obtenus par voies de fabrication additive et soustractive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric properties of DWCNTs/silicone nanocomposites under AC field: influence of the polymer matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Sulym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Mage</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Beaujard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bley</w:t>
+                <w:t xml:space="preserve">Yann Borjon-Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, CNRS; UT, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398201v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive drug delivery through skin electroporation: materials science and electrical engineering aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+                <w:t xml:space="preserve">Electrical Characteristics and Surface Topography of Elastomeric Nanocomposites Based on Multi-walled Carbon Nanotubes and Poly(Dimethylsiloxane)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Sulym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Terpiłowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Goncharuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Albérola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+                <w:t xml:space="preserve">Christina Sara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Moslah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jelena Kolosnjaj</w:t>
+                <w:t xml:space="preserve">N. Lahoud Dignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Electronic Materials, ICSM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075530v1</w:t>
+                <w:t xml:space="preserve">hal-04747931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characteristics and Surface Topography of Elastomeric Nanocomposites Based on Multi-walled Carbon Nanotubes and Poly(Dimethylsiloxane)</w:t>
+                <w:t xml:space="preserve">Thermal degradation behaviour of MWCNTs@Poly(dimethylsiloxane) elastomeric nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Sulym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Terpiłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Borysenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Book of abstracts of Ukrainian Conference with International Participation “Chemistry, Physics and Technology of Surface”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Kyiv, Ukraine. pp.164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747931v1</w:t>
+                <w:t xml:space="preserve">hal-04777378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cracks on the Dielectric Breakdown of Polymers and Ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Avilés</w:t>
+                <w:t xml:space="preserve">Dielectric Breakdown of Alumina: Effect of Mechanical and Electrical Prestress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Niakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Malec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Conference on Dielectrics (ICD 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613038⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747966v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNT:Hydrogel nanocomposites for non-invasive transdermal drug delivery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+                <w:t xml:space="preserve">Scale Change Approach to Assess Thermo-oxidative Degradation in NMN Insulating Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Moslah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jelena Kolosnjaj</w:t>
+                <w:t xml:space="preserve">N. Lahoud Dignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fetouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem on Tubes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075784v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation behaviour of MWCNTs@Poly(dimethylsiloxane) elastomeric nanocomposites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CNT:Hydrogel nanocomposites for non-invasive transdermal drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Moslah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kolosnjaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of abstracts of Ukrainian Conference with International Participation “Chemistry, Physics and Technology of Surface”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Kyiv, Ukraine. pp.164</w:t>
+              <w:t xml:space="preserve">Chem on Tubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777378v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Breakdown of Alumina: Effect of Mechanical and Electrical Prestress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tara Niakan</w:t>
+                <w:t xml:space="preserve">Effect of Cracks on the Dielectric Breakdown of Polymers and Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Pech-Pisté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Avilés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Malec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613248⟩</w:t>
+              <w:t xml:space="preserve">IEEE 5th International Conference on Dielectrics (ICD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747954v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale Change Approach to Assess Thermo-oxidative Degradation in NMN Insulating Paper</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Belijar</w:t>
+                <w:t xml:space="preserve">Non-invasive drug delivery through skin electroporation: materials science and electrical engineering aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Albérola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Moslah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kolosnjaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Electronic Materials, ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dresden (Germany), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747980v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Structural Health Monitoring of Carbon Nanostructure-Modified Laminated Composites</w:t>
               </w:r>
@@ -7251,269 +7251,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textural and thermal properties of MWCNTs@PDMS-1000 nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of Field Grading Material for Power Device Insulation in PCB Embedded Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Terpilowski</w:t>
+                <w:t xml:space="preserve">Arnaud Escriva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Sternik</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Symposium „Physicochemistry of Interfaces - Instrumental Methods”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, East Rutherford, NJ, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP51414.2023.10410180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778506v1</w:t>
+                <w:t xml:space="preserve">hal-04748000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Field Grading Material for Power Device Insulation in PCB Embedded Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+                <w:t xml:space="preserve">Textural and thermal properties of MWCNTs@PDMS-1000 nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Sulym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Youssef</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Konrad Terpilowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sternik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Symposium „Physicochemistry of Interfaces - Instrumental Methods”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lublin (POL), Poland. pp.44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748000v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to detect mechanical cracks creation and/or propagation in insulators</w:t>
               </w:r>
@@ -7957,51 +7957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness Dependence of Epoxy-Based Composites with BaTiO₃ Particles on AC Electrical Breakdown Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Escriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8009,51 +8009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.713-716, </w:t>
@@ -8117,51 +8117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Alberola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Jouanmiqueou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8210,329 +8210,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Townsend’s secondary ionization coefficient estimation method for partial discharge inception voltage prediction for insulating polymers</w:t>
+                <w:t xml:space="preserve">Physical modelling of transdermal drug delivery through non-invasive electroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Kemari</w:t>
+                <w:t xml:space="preserve">Yorgos Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril van de Steen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sombel Diaham</w:t>
+                <w:t xml:space="preserve">S. Dinculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Alberola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876835v1</w:t>
+                <w:t xml:space="preserve">hal-03979787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of transdermal drug delivery through non-invasive electroporation</w:t>
+                <w:t xml:space="preserve">A Townsend’s secondary ionization coefficient estimation method for partial discharge inception voltage prediction for insulating polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorgos Kougkolos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Simon</w:t>
+                <w:t xml:space="preserve">Youcef Kemari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril van de Steen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Alberola</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.226-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icd53806.2022.9863604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979787v1</w:t>
+                <w:t xml:space="preserve">hal-03876835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin electroporation for non-invasive drug delivery : Electrical properties of skin models and fluorescent molecule delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Albérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Jouanmiqueou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8626,64 +8626,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Albérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8719,286 +8719,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrat céramique intégrant une poche nanocomposite résistive pour la montée en tension des modules de puissance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Driss Kenfaui</w:t>
+                <w:t xml:space="preserve">Process optimization for heterogeneous capacitive grading materials by voltage and time monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Khazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.65-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP50766.2021.9705444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326680v1</w:t>
+                <w:t xml:space="preserve">hal-03876841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process optimization for heterogeneous capacitive grading materials by voltage and time monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+                <w:t xml:space="preserve">Modelling of non-invasive drug delivery through skin electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Dinculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroporation-based Technologies and Treatments (EBTT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP50766.2021.9705444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03876841v1</w:t>
+                <w:t xml:space="preserve">hal-05075653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxy-Based SiC Composites with Non-Linear Electrical Properties for Field Grading Applications</w:t>
               </w:r>
@@ -9095,182 +9095,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of non-invasive drug delivery through skin electroporation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Simon</w:t>
+                <w:t xml:space="preserve">Substrat céramique intégrant une poche nanocomposite résistive pour la montée en tension des modules de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Kenfaui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Golzio</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroporation-based Technologies and Treatments (EBTT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Energie Electrique de Nantes Atlantique (IREENA), Jul 2021, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075653v1</w:t>
+                <w:t xml:space="preserve">hal-03326680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Discharge Inception Voltage: Precise and Robust Numerical Estimation Based on Extensive Dielectric Spectroscopy Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Kemari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9356,51 +9356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectrophoretic Chain Assembly of BaTiO3 Particles in Silicone Gel Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9460,51 +9460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original design of field grading materials for high voltage power module applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9843,109 +9843,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurations Hétérogènes de Polymères Composites Sous Champs Électriques AC et DC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+                <w:t xml:space="preserve">Substrat céramique métallisé en structure mesa pour la montée en tension des modules de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hourdequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Savoie Mont Blanc, 30 Mai 2018, Chambéry (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.189304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989437v1</w:t>
+                <w:t xml:space="preserve">hal-02981914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original in-situ way to build field grading materials (FGM) with permittivity gradient using electrophoresis</w:t>
               </w:r>
@@ -10059,148 +10098,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrat céramique métallisé en structure mesa pour la montée en tension des modules de puissance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bidan</w:t>
+                <w:t xml:space="preserve">Structurations Hétérogènes de Polymères Composites Sous Champs Électriques AC et DC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.189304</w:t>
+              <w:t xml:space="preserve">Université Savoie Mont Blanc, 30 Mai 2018, Chambéry (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981914v1</w:t>
+                <w:t xml:space="preserve">hal-03989437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Concepts of Field Grading Materials</w:t>
               </w:r>
@@ -10389,51 +10389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomenon (CEIDP), Oct. 22-25, 2017, Fort Worth (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Fort Worth, United States. pp.560-563, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10506,51 +10506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar for Airbus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10752,51 +10752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Symposium on Electrical Insulating Materials (ISEIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toyohashi, France. pp.77-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10824,752 +10824,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivité Électrique de Polymères Composites à Forte Permittivité, Analyse sous Fort Champ Électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lévêque</w:t>
+                <w:t xml:space="preserve">Tailoring of Electric Field Structured Composite : Model and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Symposium de Génie Électrique (SGE 2016), 7-9 Juin 2016, Grenoble (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Dielectrophoresis 2016 Meeting, July 13-15, 2016, MIT, Cambridge (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965788v1</w:t>
+                <w:t xml:space="preserve">hal-03965786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle chain formation in a liquid polymer under ac electric field: Model and experiments</w:t>
+                <w:t xml:space="preserve">Expérience et Modélisation de la Formation de Chaînes de Particules sous l'Action d'un Champ Électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées GDR SEEDS, 29-30 Mars 2016, Laval (fRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Laval, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537416v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of Electric Field Structured Composite : Model and Experiment</w:t>
+                <w:t xml:space="preserve">Étude Expérimentale et Numérique de la Structuration de Composites soumis à un Champ Électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis 2016 Meeting, July 13-15, 2016, MIT, Cambridge (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Cambridge, United States</w:t>
+              <w:t xml:space="preserve">Journée Scientifique FERMAT : La Tomographie RX pour la visualisation et la caractérisation de microstructures, 20 Juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965786v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience et Modélisation de la Formation de Chaînes de Particules sous l'Action d'un Champ Électrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sombel Diaham</w:t>
+                <w:t xml:space="preserve">Effect of machanical prestress on the dielectric strength of Alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenjebil Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR SEEDS, 29-30 Mars 2016, Laval (fRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Laval, France</w:t>
+              <w:t xml:space="preserve">International Conference on Solid Dielectric (ICSD), Vadim IOSIF, July 3-7, 2016, Montpellier (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998331v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of machanical prestress on the dielectric strength of Alumina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Malec</w:t>
+                <w:t xml:space="preserve">Conductivité Électrique de Polymères Composites à Forte Permittivité, Analyse sous Fort Champ Électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid Dielectric (ICSD), Vadim IOSIF, July 3-7, 2016, Montpellier (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2ème Symposium de Génie Électrique (SGE 2016), 7-9 Juin 2016, Grenoble (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966185v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Expérimentale et Numérique de la Structuration de Composites soumis à un Champ Électrique</w:t>
+                <w:t xml:space="preserve">Particle chain formation in a liquid polymer under ac electric field: Model and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique FERMAT : La Tomographie RX pour la visualisation et la caractérisation de microstructures, 20 Juin 2016, Toulouse (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.305-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998330v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Electrical Conductivity Field Dependence of Multilayer Graphene/Epoxy Nanocomposites</w:t>
               </w:r>
@@ -11607,51 +11607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pelvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Annual World Congress of Smart Materials (WCSM-2016), 4-6 March, 2016, Singapore (SINGAPORE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11676,51 +11676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in the Field of Insulating Materials used in Power Electronics Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11810,51 +11810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "Composants céramiques pour l’électronique de puissance", 10 mars 2016, Tarbes (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11931,51 +11931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
@@ -12004,51 +12004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du Taux de Chargement sur les Propriétés Diélectriques des Composites Epoxy/SrTiO3 et Epoxy/BaTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12056,51 +12056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs en Génie Électrique (JCGE 2015), 10-11 Juin 2019, Cherbourg (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cherbourg, Namibie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12119,541 +12119,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux et Procédés pour l’Isolation des Nouveaux Modules de Puissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés Diélectriques et Thermiques des Parylenes N et D pour l’Isolation de Surface en Électronique de Puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pelvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bidan</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ISP3D - GDR SEEDS, 30-31 Mars 2015, Tours (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs en Génie Électrique (JCGE 2015), 10-11 Juin 2019, Cherbourg (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989377v1</w:t>
+                <w:t xml:space="preserve">hal-03998332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés Diélectriques et Thermiques des Parylenes N et D pour l’Isolation de Surface en Électronique de Puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pelvillain</w:t>
+                <w:t xml:space="preserve">Matériaux et Procédés pour l’Isolation des Nouveaux Modules de Puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lebey</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs en Génie Électrique (JCGE 2015), 10-11 Juin 2019, Cherbourg (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">Journées ISP3D - GDR SEEDS, 30-31 Mars 2015, Tours (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998332v1</w:t>
+                <w:t xml:space="preserve">hal-03989377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial discharge inception voltage of pressurized gas insulation encapsulation used for high-temperature and high-voltage power module</w:t>
+                <w:t xml:space="preserve">Effects of Filler Content on Dielectric Properties of Epoxy/SrTiO 3 and Epoxy/BaTiO 3 Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mitsudome</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 11th International Conference on Power Electronics and Drive Systems (PEDS), June 9-12, 2015, Sydney (AUSTRALIA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PEDS.2015.7203518⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE Conference on Electrical Insulation and Dielectric Phenomena - (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ann Arbor, France. pp.701-704, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2015.7352070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965923v1</w:t>
+                <w:t xml:space="preserve">hal-02536904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Filler Content on Dielectric Properties of Epoxy/SrTiO 3 and Epoxy/BaTiO 3 Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial discharge inception voltage of pressurized gas insulation encapsulation used for high-temperature and high-voltage power module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mitsudome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Koyanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Imakiire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Leveque</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Hikita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Conference on Electrical Insulation and Dielectric Phenomena - (CEIDP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Ann Arbor, France. pp.701-704, </w:t>
+              <w:t xml:space="preserve">2015 IEEE 11th International Conference on Power Electronics and Drive Systems (PEDS), June 9-12, 2015, Sydney (AUSTRALIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sydney, Australia. pp.118-121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2015.7352070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PEDS.2015.7203518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536904v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi en Temps Réel de la Formation d’un Composite Anisotrope Structuré par Diélectrophorèse</w:t>
               </w:r>
@@ -12678,51 +12678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs en Génie Électrique (JCGE 2015), 10-11 Juin 2019, Cherbourg (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12872,64 +12872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Nano-Alumina Hydrate Coating for Conductive Fillers on Dielectric Properties of Epoxy Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kozako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hikita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12991,329 +12991,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-Epoxy Nanocomposites : From Graphite Exfoliation to Electrical Characterizations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation du CaCu3Ti4O12 en C(V) pour l'amélioration du modèle et de la compréhension de son comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafé Cheballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Graphene Conference, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965395v1</w:t>
+                <w:t xml:space="preserve">hal-01065264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du CaCu3Ti4O12 en C(V) pour l'amélioration du modèle et de la compréhension de son comportement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Graphene-Epoxy Nanocomposites : From Graphite Exfoliation to Electrical Characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pizzutilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Chane-Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">4th Graphene Conference, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065264v1</w:t>
+                <w:t xml:space="preserve">hal-03965395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de ferrites Ni-Zn-Cu pour l'intégration en électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13591,256 +13591,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new package for next generation power semiconductor devices: Toward high temperature and high voltage applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Kozako</w:t>
+                <w:t xml:space="preserve">Dielectric Properties of Multilayer Graphene/Epoxy Nanocomposites for Various Filler Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Omura</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Saysouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEDS 2013: Power Electronics and Drive Systems, Kitakyushu, JAPAN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanoworkshop : 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965919v1</w:t>
+                <w:t xml:space="preserve">hal-03965386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Properties of Multilayer Graphene/Epoxy Nanocomposites for Various Filler Contents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a new package for next generation power semiconductor devices: Toward high temperature and high voltage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Koyanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Omura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hikita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoworkshop : 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PEDS 2013: Power Electronics and Drive Systems, Kitakyushu, JAPAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Kitakyushu, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PEDS.2013.6527072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965386v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Charge Accumulation on Multilayer Graphene/Epoxy Nanocomposites</w:t>
               </w:r>
@@ -13852,51 +13852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Agnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saysouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14232,51 +14232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature behaviour of ceramic substrates for power electronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Roske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14308,307 +14308,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk and local electrical properties of the colossal dielectric constant materials: The case of the CaCu3Ti4O12</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TiN/AlN ceramic substrates for high temperature power electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Laudebat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">M. Ferrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillemet-Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics 2012, Twente, Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Twente, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964535v1</w:t>
+                <w:t xml:space="preserve">hal-03966214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packaging of SiC-SBD for high temperature operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kozako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Omura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hikita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAP 2012: 14th International Conference on Electronic Materials and Packaging, Lantau Island, China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lantau Island, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental investigation of dielectric phenomena in epoxy composites during curing process under a uniform electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kozako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14616,250 +14599,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIDP 2012 : Conference on Electrical Insulation and Dielectric Phenomena, Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2012.6378839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiN/AlN ceramic substrates for high temperature power electronics applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulk and local electrical properties of the colossal dielectric constant materials: The case of the CaCu3Ti4O12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafé Cheballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics 2012, Twente, Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Twente, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966214v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of surface potential decay of ceramic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Roske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14919,51 +14919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Influence on the Moisture Absorption in a Polymer Nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saysouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15047,247 +15047,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux sur les Matériaux Isolants de l’environnement du semi-conducteur de puissance Haute Température</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sombel Diaham</w:t>
+                <w:t xml:space="preserve">Dielectric properties of colossal permittivity materials : an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SPEC, Réau, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Réau, France</w:t>
+              <w:t xml:space="preserve">CEIDP 2011 : Conference on Electrical Insulation and Dielectric Phenomena, Cancun, MEXICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989432v1</w:t>
+                <w:t xml:space="preserve">hal-03964529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of colossal permittivity materials : an update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chafé Cheballah</w:t>
+                <w:t xml:space="preserve">Travaux sur les Matériaux Isolants de l’environnement du semi-conducteur de puissance Haute Température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2011 : Conference on Electrical Insulation and Dielectric Phenomena, Cancun, MEXICO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Journée SPEC, Réau, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Réau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964529v1</w:t>
+                <w:t xml:space="preserve">hal-03989432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC Electrical Conductivity: Above 200 °C Suitable Characterization Method and Insulating Materials for High Temperature Operation</w:t>
               </w:r>
@@ -15407,64 +15407,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15614,51 +15614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15732,51 +15732,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on High-Temperature Polymers for Cable Insulation: State-of-the-Art and Future Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Kemari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16255,51 +16255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16635,51 +16635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1857417A. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -16727,51 +16727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16845,51 +16845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17008,51 +17008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17263,51 +17263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Heredia-Lozano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Balam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Castillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jair Estrada-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez-Nava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3648090" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Sulym" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Terpi&#322;owski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Borysenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118090" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uribe-Riestra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heredia-Lozano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivero-Ayala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauich-Cupul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gamboa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2025.102553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pech-Pist&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Can-Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carrillo-Escalante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2025.11.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04455108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kougkolos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laudebat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCONREL.2024.01.036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Goncharuk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Storozhuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Sternik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Niakan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18010024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2022.12.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ayuso-Faber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carrillo-Escalante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/acdf9f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02019j" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Cruz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ort&#237;z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalia G&#243;mez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijmr-2021-8432" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Pech-Pist&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Gamboa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Castillo-Atoche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020484" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851417v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2137695" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T Le" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293731v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ortiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091370" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P&#233;rez-Aranda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gamboa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cauich-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Avil&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aba9e6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hahusseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20776.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hourdequin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180288" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguilar-Garib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Nava-Quintero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101900" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Trung Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994210" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Aguilar-Garib" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187512" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pedro-Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bolarin-Miro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez-de Jesus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Cortes-Escobedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.01.251" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Belijar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jones" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/2/025303" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenjebil Jouini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2016.89052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823275v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaf&#233; Cheballah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150063" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621DFF2E2644C2BDA647D83BD5E3A6C2BE439764/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bang Doan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-2711-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belijar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar-Garib" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia-Onofre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ortiz-Mendez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1665-6423(13)71588-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mai Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/10/104003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Kozako" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.04.060" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2011.6232754" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381885v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012139" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526711v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida El Horr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bechara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.229" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2010.10.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/38/385401" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G0KBLQGS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474958v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Boulos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farenc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572877v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9396-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/881FF0101D30B22C42C7F104584CEAFF45AB6A8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200700245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3G2SK9ZX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaujard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075530v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Moslah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747931v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613199" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747966v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Avil&#233;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613038" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075784v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberola" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747954v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613248" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rubio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fetouhi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belijar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613269" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05330536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castillo-Atoche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778506v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Terpilowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sternik" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Escriva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410180" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747988v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410545" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Pakhlov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778180v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876827v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863588" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075772v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van de Steen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863604" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979787v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Kougkolos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854034v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326680v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876841v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705444" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876822v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ceidp50766.2021.9705434" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075653v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876838v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eic49891.2021.9611381" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863480" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293870v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341852" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357174v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2019.8799084" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293915v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989437v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537407v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Le" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468351" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965674v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Samartean" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2017.8257555" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04072833v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164659v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537409v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088693" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965788v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537416v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547605" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965786v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998331v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966185v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998330v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965787v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pizzutilo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelvillain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164650v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361670v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989377v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998332v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965923v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mitsudome" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koyanagi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imakiire" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozako" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hikita" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2015.7203518" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536904v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352070" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965790v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965604v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chane-Ching" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965600v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sato" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sato" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965395v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065264v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965922v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Koyanagi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinari Yamane" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Imakiire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Hikita" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870809" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965603v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965919v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Omura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2013.6527072" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965386v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909423v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saysouk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabiani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2013.6748218" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964664v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634455" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roske" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964535v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laudebat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965916v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965279v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378839" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966214v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrato" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964906v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378880" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556245v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378787" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989432v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964529v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965277v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964530v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164714v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966212v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Forget" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527841059.ch4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048672v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907242v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Youssef" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escriva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzopardi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khazaka" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907247v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907245v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corredores" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401269v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092733v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelvillain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293821v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092732v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854060v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Heredia-Lozano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Balam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Castillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jair Estrada-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez-Nava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3648090" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Sulym" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Terpi&#322;owski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Borysenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118090" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uribe-Riestra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heredia-Lozano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivero-Ayala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauich-Cupul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gamboa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2025.102553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pech-Pist&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Can-Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carrillo-Escalante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2025.11.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04455108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kougkolos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laudebat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCONREL.2024.01.036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Goncharuk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Storozhuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Sternik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Niakan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18010024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2022.12.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ayuso-Faber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carrillo-Escalante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/acdf9f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02019j" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Pech-Pist&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Gamboa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Castillo-Atoche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020484" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Cruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ort&#237;z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalia G&#243;mez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijmr-2021-8432" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851417v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2137695" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T Le" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293731v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ortiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091370" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hahusseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20776.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P&#233;rez-Aranda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gamboa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cauich-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Avil&#233;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aba9e6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hourdequin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180288" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguilar-Garib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Nava-Quintero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101900" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Aguilar-Garib" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187512" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919229v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Trung Le" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994210" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pedro-Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bolarin-Miro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez-de Jesus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Cortes-Escobedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.01.251" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Belijar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jones" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/2/025303" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenjebil Jouini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2016.89052" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaf&#233; Cheballah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150063" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621DFF2E2644C2BDA647D83BD5E3A6C2BE439764/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bang Doan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-2711-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belijar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar-Garib" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia-Onofre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ortiz-Mendez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1665-6423(13)71588-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mai Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/10/104003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Kozako" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.04.060" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2011.6232754" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381885v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012139" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526711v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida El Horr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bechara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.229" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2010.10.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/38/385401" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G0KBLQGS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474958v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Boulos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farenc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572877v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9396-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/881FF0101D30B22C42C7F104584CEAFF45AB6A8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200700245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3G2SK9ZX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaujard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747931v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613199" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747954v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613248" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747980v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rubio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fetouhi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belijar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613269" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075784v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberola" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Moslah" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747966v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Avil&#233;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613038" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05330536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castillo-Atoche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748000v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Escriva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410180" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778506v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Terpilowski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sternik" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747988v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410545" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Pakhlov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778180v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876827v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863588" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075772v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979787v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Kougkolos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876835v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van de Steen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863604" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854034v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876841v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705444" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075653v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876822v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ceidp50766.2021.9705434" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876838v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eic49891.2021.9611381" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863480" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293870v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341852" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357174v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2019.8799084" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293915v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981914v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537407v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Le" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468351" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989437v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965674v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Samartean" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2017.8257555" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04072833v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164659v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537409v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088693" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965786v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998331v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966185v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537416v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547605" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965787v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pizzutilo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelvillain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164650v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361670v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989377v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536904v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352070" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965923v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mitsudome" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koyanagi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imakiire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozako" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hikita" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2015.7203518" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965790v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965604v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chane-Ching" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965600v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sato" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sato" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065264v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965395v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965922v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Koyanagi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinari Yamane" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Imakiire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Hikita" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870809" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965603v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965386v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965919v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Omura" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2013.6527072" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909423v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saysouk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabiani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2013.6748218" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964664v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634455" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roske" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966214v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrato" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965916v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965279v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378839" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964535v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laudebat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964906v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378880" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556245v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378787" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964529v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989432v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965277v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964530v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164714v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966212v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Forget" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527841059.ch4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048672v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907242v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Youssef" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escriva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzopardi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khazaka" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907247v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907245v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corredores" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401269v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092733v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelvillain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293821v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092732v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854060v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>