--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1540,278 +1540,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of the Electrical and Electromechanical Responses of Carbon Nanotube/Polypropylene Composites in Alternating and Direct Current</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drop-cast graphene-p3ht composite for flexible electronics applied over polyethylene terephthalate obtained from one-use plastic bottles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Pech-Pisté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+                <w:t xml:space="preserve">Brandon Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidel Gamboa</w:t>
+                <w:t xml:space="preserve">Alejandro Can-Ortíz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Castillo-Atoche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Idalia Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22, </w:t>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113 (1), pp.69 - 79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22020484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ijmr-2021-8432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522093v1</w:t>
+                <w:t xml:space="preserve">hal-03876856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop-cast graphene-p3ht composite for flexible electronics applied over polyethylene terephthalate obtained from one-use plastic bottles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of the Electrical and Electromechanical Responses of Carbon Nanotube/Polypropylene Composites in Alternating and Direct Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Balam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Cruz</w:t>
+                <w:t xml:space="preserve">Raúl Pech-Pisté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Can-Ortíz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+                <w:t xml:space="preserve">Fidel Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idalia Gómez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandro Castillo-Atoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 113 (1), pp.69 - 79. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ijmr-2021-8432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22020484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876856v1</w:t>
+                <w:t xml:space="preserve">hal-03522093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative ceramic-matrix composite substrates with tunable electrical conductivity for high-power applications</w:t>
               </w:r>
@@ -6029,1124 +6029,1124 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des propriétés diélectriques de substrats d'alumine (Al2O3) obtenus par voies de fabrication additive et soustractive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric properties of DWCNTs/silicone nanocomposites under AC field: influence of the polymer matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Sulym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Mage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bley</w:t>
+                <w:t xml:space="preserve">Yann Borjon-Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, CNRS; UT, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398201v1</w:t>
+                <w:t xml:space="preserve">hal-05405304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of DWCNTs/silicone nanocomposites under AC field: influence of the polymer matrix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison des propriétés diélectriques de substrats d'alumine (Al2O3) obtenus par voies de fabrication additive et soustractive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Borjon-Piron</w:t>
+                <w:t xml:space="preserve">Marie Beaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS; UT, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405304v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characteristics and Surface Topography of Elastomeric Nanocomposites Based on Multi-walled Carbon Nanotubes and Poly(Dimethylsiloxane)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olena Goncharuk</w:t>
+                <w:t xml:space="preserve">Non-invasive drug delivery through skin electroporation: materials science and electrical engineering aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Sara</w:t>
+                <w:t xml:space="preserve">Géraldine Albérola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lahoud Dignat</w:t>
+                <w:t xml:space="preserve">Cherif Moslah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kolosnjaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Electronic Materials, ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dresden (Germany), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747931v1</w:t>
+                <w:t xml:space="preserve">hal-05075530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation behaviour of MWCNTs@Poly(dimethylsiloxane) elastomeric nanocomposites</w:t>
+                <w:t xml:space="preserve">Electrical Characteristics and Surface Topography of Elastomeric Nanocomposites Based on Multi-walled Carbon Nanotubes and Poly(Dimethylsiloxane)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Sulym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Terpiłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Goncharuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lahoud Dignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of abstracts of Ukrainian Conference with International Participation “Chemistry, Physics and Technology of Surface”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777378v1</w:t>
+                <w:t xml:space="preserve">hal-04747931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Breakdown of Alumina: Effect of Mechanical and Electrical Prestress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Malec</w:t>
+                <w:t xml:space="preserve">Thermal degradation behaviour of MWCNTs@Poly(dimethylsiloxane) elastomeric nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Sulym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Terpiłowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Borysenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Book of abstracts of Ukrainian Conference with International Participation “Chemistry, Physics and Technology of Surface”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Kyiv, Ukraine. pp.164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747954v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale Change Approach to Assess Thermo-oxidative Degradation in NMN Insulating Paper</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric Breakdown of Alumina: Effect of Mechanical and Electrical Prestress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Niakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613269⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747980v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNT:Hydrogel nanocomposites for non-invasive transdermal drug delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+                <w:t xml:space="preserve">Scale Change Approach to Assess Thermo-oxidative Degradation in NMN Insulating Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lahoud Dignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Alberola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+                <w:t xml:space="preserve">L. Fetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Moslah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jelena Kolosnjaj</w:t>
+                <w:t xml:space="preserve">G. Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem on Tubes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075784v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cracks on the Dielectric Breakdown of Polymers and Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raúl Pech-Pisté</w:t>
+                <w:t xml:space="preserve">CNT:Hydrogel nanocomposites for non-invasive transdermal drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Avilés</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Moslah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kolosnjaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Conference on Dielectrics (ICD 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chem on Tubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747966v1</w:t>
+                <w:t xml:space="preserve">hal-05075784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive drug delivery through skin electroporation: materials science and electrical engineering aspects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Cracks on the Dielectric Breakdown of Polymers and Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Pech-Pisté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Avilés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Electronic Materials, ICSM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 5th International Conference on Dielectrics (ICD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075530v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Structural Health Monitoring of Carbon Nanostructure-Modified Laminated Composites</w:t>
               </w:r>
@@ -7251,269 +7251,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Field Grading Material for Power Device Insulation in PCB Embedded Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Textural and thermal properties of MWCNTs@PDMS-1000 nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Sulym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Escriva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+                <w:t xml:space="preserve">Konrad Terpilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Youssef</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Sternik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Symposium „Physicochemistry of Interfaces - Instrumental Methods”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lublin (POL), Poland. pp.44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748000v1</w:t>
+                <w:t xml:space="preserve">hal-04778506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textural and thermal properties of MWCNTs@PDMS-1000 nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iryna Sulym</w:t>
+                <w:t xml:space="preserve">Application of Field Grading Material for Power Device Insulation in PCB Embedded Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Escriva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Terpilowski</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Symposium „Physicochemistry of Interfaces - Instrumental Methods”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, East Rutherford, NJ, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP51414.2023.10410180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778506v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to detect mechanical cracks creation and/or propagation in insulators</w:t>
               </w:r>
@@ -7957,51 +7957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness Dependence of Epoxy-Based Composites with BaTiO₃ Particles on AC Electrical Breakdown Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Escriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8117,51 +8117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Alberola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Jouanmiqueou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8488,51 +8488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin electroporation for non-invasive drug delivery : Electrical properties of skin models and fluorescent molecule delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Albérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Jouanmiqueou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8626,51 +8626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Albérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8719,528 +8719,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process optimization for heterogeneous capacitive grading materials by voltage and time monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabih Khazaka</w:t>
+                <w:t xml:space="preserve">Substrat céramique intégrant une poche nanocomposite résistive pour la montée en tension des modules de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Kenfaui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Energie Electrique de Nantes Atlantique (IREENA), Jul 2021, NANTES, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876841v1</w:t>
+                <w:t xml:space="preserve">hal-03326680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of non-invasive drug delivery through skin electroporation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Simon</w:t>
+                <w:t xml:space="preserve">Process optimization for heterogeneous capacitive grading materials by voltage and time monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Khazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroporation-based Technologies and Treatments (EBTT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.65-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP50766.2021.9705444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075653v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy-Based SiC Composites with Non-Linear Electrical Properties for Field Grading Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+                <w:t xml:space="preserve">Modelling of non-invasive drug delivery through skin electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Dinculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electroporation-based Technologies and Treatments (EBTT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Ljubljana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876822v1</w:t>
+                <w:t xml:space="preserve">hal-05075653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrat céramique intégrant une poche nanocomposite résistive pour la montée en tension des modules de puissance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Driss Kenfaui</w:t>
+                <w:t xml:space="preserve">Epoxy-Based SiC Composites with Non-Linear Electrical Properties for Field Grading Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Can-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada. pp.411-413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ceidp50766.2021.9705434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326680v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Discharge Inception Voltage: Precise and Robust Numerical Estimation Based on Extensive Dielectric Spectroscopy Measurements</w:t>
               </w:r>
@@ -9843,364 +9843,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrat céramique métallisé en structure mesa pour la montée en tension des modules de puissance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bidan</w:t>
+                <w:t xml:space="preserve">Structurations Hétérogènes de Polymères Composites Sous Champs Électriques AC et DC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.189304</w:t>
+              <w:t xml:space="preserve">Université Savoie Mont Blanc, 30 Mai 2018, Chambéry (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981914v1</w:t>
+                <w:t xml:space="preserve">hal-03989437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original in-situ way to build field grading materials (FGM) with permittivity gradient using electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sombel Diaham</w:t>
+                <w:t xml:space="preserve">Substrat céramique métallisé en structure mesa pour la montée en tension des modules de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hourdequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.189304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537407v1</w:t>
+                <w:t xml:space="preserve">hal-02981914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurations Hétérogènes de Polymères Composites Sous Champs Électriques AC et DC</w:t>
+                <w:t xml:space="preserve">An original in-situ way to build field grading materials (FGM) with permittivity gradient using electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Savoie Mont Blanc, 30 Mai 2018, Chambéry (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2018.8468351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989437v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Concepts of Field Grading Materials</w:t>
               </w:r>
@@ -10824,188 +10824,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of Electric Field Structured Composite : Model and Experiment</w:t>
+                <w:t xml:space="preserve">Particle chain formation in a liquid polymer under ac electric field: Model and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis 2016 Meeting, July 13-15, 2016, MIT, Cambridge (USA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.305-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965786v1</w:t>
+                <w:t xml:space="preserve">hal-02537416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience et Modélisation de la Formation de Chaînes de Particules sous l'Action d'un Champ Électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+                <w:t xml:space="preserve">Conductivité Électrique de Polymères Composites à Forte Permittivité, Analyse sous Fort Champ Électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11016,560 +11025,551 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR SEEDS, 29-30 Mars 2016, Laval (fRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Laval, France</w:t>
+              <w:t xml:space="preserve">2ème Symposium de Génie Électrique (SGE 2016), 7-9 Juin 2016, Grenoble (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998331v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Expérimentale et Numérique de la Structuration de Composites soumis à un Champ Électrique</w:t>
+                <w:t xml:space="preserve">Tailoring of Electric Field Structured Composite : Model and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique FERMAT : La Tomographie RX pour la visualisation et la caractérisation de microstructures, 20 Juin 2016, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dielectrophoresis 2016 Meeting, July 13-15, 2016, MIT, Cambridge (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998330v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of machanical prestress on the dielectric strength of Alumina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Malec</w:t>
+                <w:t xml:space="preserve">Expérience et Modélisation de la Formation de Chaînes de Particules sous l'Action d'un Champ Électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid Dielectric (ICSD), Vadim IOSIF, July 3-7, 2016, Montpellier (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées GDR SEEDS, 29-30 Mars 2016, Laval (fRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966185v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivité Électrique de Polymères Composites à Forte Permittivité, Analyse sous Fort Champ Électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lévêque</w:t>
+                <w:t xml:space="preserve">Étude Expérimentale et Numérique de la Structuration de Composites soumis à un Champ Électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Symposium de Génie Électrique (SGE 2016), 7-9 Juin 2016, Grenoble (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique FERMAT : La Tomographie RX pour la visualisation et la caractérisation de microstructures, 20 Juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965788v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle chain formation in a liquid polymer under ac electric field: Model and experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of machanical prestress on the dielectric strength of Alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenjebil Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Solid Dielectric (ICSD), Vadim IOSIF, July 3-7, 2016, Montpellier (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02537416v1</w:t>
+                <w:t xml:space="preserve">hal-03966185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Electrical Conductivity Field Dependence of Multilayer Graphene/Epoxy Nanocomposites</w:t>
               </w:r>
@@ -12004,51 +12004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du Taux de Chargement sur les Propriétés Diélectriques des Composites Epoxy/SrTiO3 et Epoxy/BaTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13591,256 +13591,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Properties of Multilayer Graphene/Epoxy Nanocomposites for Various Filler Contents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a new package for next generation power semiconductor devices: Toward high temperature and high voltage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Koyanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Omura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hikita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoworkshop : 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PEDS 2013: Power Electronics and Drive Systems, Kitakyushu, JAPAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Kitakyushu, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PEDS.2013.6527072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965386v1</w:t>
+                <w:t xml:space="preserve">hal-03965919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new package for next generation power semiconductor devices: Toward high temperature and high voltage applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric Properties of Multilayer Graphene/Epoxy Nanocomposites for Various Filler Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saysouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEDS 2013: Power Electronics and Drive Systems, Kitakyushu, JAPAN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanoworkshop : 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965919v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Charge Accumulation on Multilayer Graphene/Epoxy Nanocomposites</w:t>
               </w:r>
@@ -13852,51 +13852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Agnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saysouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14308,515 +14308,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiN/AlN ceramic substrates for high temperature power electronics applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulk and local electrical properties of the colossal dielectric constant materials: The case of the CaCu3Ti4O12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafé Cheballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferrato</w:t>
+                <w:t xml:space="preserve">L. Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics 2012, Twente, Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Twente, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966214v1</w:t>
+                <w:t xml:space="preserve">hal-03964535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging of SiC-SBD for high temperature operation</w:t>
+                <w:t xml:space="preserve">TiN/AlN ceramic substrates for high temperature power electronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillemet-Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAP 2012: 14th International Conference on Electronic Materials and Packaging, Lantau Island, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lantau Island, China</w:t>
+              <w:t xml:space="preserve">Electroceramics 2012, Twente, Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Twente, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965916v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental investigation of dielectric phenomena in epoxy composites during curing process under a uniform electric field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Packaging of SiC-SBD for high temperature operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kozako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Omura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hikita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEIDP 2012 : Conference on Electrical Insulation and Dielectric Phenomena, Montréal, Canada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMAP 2012: 14th International Conference on Electronic Materials and Packaging, Lantau Island, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lantau Island, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2012.6378839⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03965279v1</w:t>
+                <w:t xml:space="preserve">hal-03965916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk and local electrical properties of the colossal dielectric constant materials: The case of the CaCu3Ti4O12</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chafé Cheballah</w:t>
+                <w:t xml:space="preserve">Fundamental investigation of dielectric phenomena in epoxy composites during curing process under a uniform electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Laudebat</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics 2012, Twente, Netherlands</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEIDP 2012 : Conference on Electrical Insulation and Dielectric Phenomena, Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2012.6378839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964535v1</w:t>
+                <w:t xml:space="preserve">hal-03965279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of surface potential decay of ceramic materials</w:t>
               </w:r>
@@ -14919,51 +14919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Influence on the Moisture Absorption in a Polymer Nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saysouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15079,51 +15079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15407,51 +15407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafé Cheballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16373,51 +16373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Khazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16727,51 +16727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16845,51 +16845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17263,51 +17263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Heredia-Lozano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Balam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Castillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jair Estrada-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez-Nava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3648090" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Sulym" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Terpi&#322;owski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Borysenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118090" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uribe-Riestra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heredia-Lozano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivero-Ayala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauich-Cupul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gamboa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2025.102553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pech-Pist&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Can-Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carrillo-Escalante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2025.11.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04455108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kougkolos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laudebat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCONREL.2024.01.036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Goncharuk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Storozhuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Sternik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Niakan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18010024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2022.12.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ayuso-Faber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carrillo-Escalante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/acdf9f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02019j" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Pech-Pist&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Gamboa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Castillo-Atoche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020484" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Cruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ort&#237;z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalia G&#243;mez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijmr-2021-8432" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851417v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2137695" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T Le" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293731v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ortiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091370" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hahusseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20776.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P&#233;rez-Aranda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gamboa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cauich-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Avil&#233;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aba9e6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hourdequin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180288" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguilar-Garib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Nava-Quintero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101900" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Aguilar-Garib" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187512" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919229v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Trung Le" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994210" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pedro-Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bolarin-Miro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez-de Jesus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Cortes-Escobedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.01.251" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Belijar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jones" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/2/025303" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenjebil Jouini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2016.89052" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaf&#233; Cheballah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150063" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621DFF2E2644C2BDA647D83BD5E3A6C2BE439764/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bang Doan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-2711-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belijar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar-Garib" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia-Onofre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ortiz-Mendez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1665-6423(13)71588-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mai Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/10/104003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Kozako" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.04.060" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2011.6232754" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381885v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012139" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526711v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida El Horr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bechara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.229" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2010.10.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/38/385401" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G0KBLQGS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474958v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Boulos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farenc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572877v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9396-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/881FF0101D30B22C42C7F104584CEAFF45AB6A8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200700245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3G2SK9ZX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaujard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747931v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613199" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747954v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613248" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747980v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rubio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fetouhi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belijar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613269" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075784v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberola" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Moslah" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747966v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Avil&#233;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613038" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05330536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castillo-Atoche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748000v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Escriva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410180" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778506v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Terpilowski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sternik" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747988v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410545" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Pakhlov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778180v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876827v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863588" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075772v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979787v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Kougkolos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876835v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van de Steen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863604" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854034v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876841v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705444" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075653v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876822v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ceidp50766.2021.9705434" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876838v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eic49891.2021.9611381" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863480" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293870v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341852" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357174v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2019.8799084" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293915v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981914v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537407v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Le" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468351" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989437v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965674v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Samartean" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2017.8257555" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04072833v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164659v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537409v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088693" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965786v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998331v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966185v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537416v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547605" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965787v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pizzutilo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelvillain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164650v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361670v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989377v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536904v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352070" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965923v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mitsudome" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koyanagi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imakiire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozako" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hikita" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2015.7203518" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965790v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965604v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chane-Ching" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965600v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sato" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sato" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065264v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965395v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965922v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Koyanagi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinari Yamane" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Imakiire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Hikita" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870809" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965603v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965386v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965919v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Omura" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2013.6527072" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909423v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saysouk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabiani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2013.6748218" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964664v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634455" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roske" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966214v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrato" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965916v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965279v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378839" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964535v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laudebat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964906v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378880" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556245v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378787" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964529v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989432v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965277v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964530v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164714v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966212v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Forget" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527841059.ch4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048672v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907242v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Youssef" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escriva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzopardi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khazaka" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907247v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907245v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corredores" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401269v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092733v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelvillain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293821v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092732v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854060v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Heredia-Lozano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Balam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Castillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jair Estrada-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez-Nava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3648090" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Sulym" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Terpi&#322;owski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Borysenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118090" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skarlatos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ae03d7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uribe-Riestra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heredia-Lozano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivero-Ayala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauich-Cupul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gamboa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2025.102553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pech-Pist&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Can-Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carrillo-Escalante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2025.11.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04455108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kougkolos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laudebat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCONREL.2024.01.036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Goncharuk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Storozhuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Sternik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Niakan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18010024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2022.12.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ayuso-Faber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carrillo-Escalante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/acdf9f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02019j" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Cruz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ort&#237;z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalia G&#243;mez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijmr-2021-8432" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Pech-Pist&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Gamboa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Castillo-Atoche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020484" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851417v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2137695" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T Le" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293731v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Can-Ortiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091370" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2020.009032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hahusseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20776.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P&#233;rez-Aranda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gamboa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cauich-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Avil&#233;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aba9e6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hourdequin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bidan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180288" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguilar-Garib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Nava-Quintero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101900" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Aguilar-Garib" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187512" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919229v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Trung Le" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994210" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pedro-Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bolarin-Miro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez-de Jesus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Cortes-Escobedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.01.251" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Belijar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jones" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/2/025303" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenjebil Jouini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2016.89052" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaf&#233; Cheballah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150063" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621DFF2E2644C2BDA647D83BD5E3A6C2BE439764/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bang Doan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-2711-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belijar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar-Garib" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia-Onofre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ortiz-Mendez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1665-6423(13)71588-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mai Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/10/104003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Kozako" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.04.060" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2011.6232754" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381885v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012139" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526711v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida El Horr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bechara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.229" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2010.10.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/38/385401" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G0KBLQGS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474958v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Boulos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farenc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572877v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-007-9396-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/881FF0101D30B22C42C7F104584CEAFF45AB6A8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200700245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3G2SK9ZX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaujard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075530v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Moslah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747931v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613199" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613248" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747980v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rubio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fetouhi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belijar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613269" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075784v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberola" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747966v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Avil&#233;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613038" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05330536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castillo-Atoche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778506v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Terpilowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sternik" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Escriva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410180" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747988v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410545" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Pakhlov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778180v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876827v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863588" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075772v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979787v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Kougkolos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876835v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kemari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van de Steen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd53806.2022.9863604" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854034v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326680v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876841v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP50766.2021.9705444" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075653v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876822v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ceidp50766.2021.9705434" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03876838v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eic49891.2021.9611381" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863480" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293870v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341852" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357174v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2019.8799084" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293915v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989437v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981914v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537407v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Le" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468351" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965674v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Samartean" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2017.8257555" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04072833v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164659v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537409v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISEIM.2017.8088693" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537416v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547605" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965786v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998331v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998330v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966185v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965787v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pizzutilo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelvillain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164650v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361670v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989377v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536904v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352070" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965923v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mitsudome" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koyanagi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imakiire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozako" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hikita" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2015.7203518" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965790v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965604v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chane-Ching" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965600v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sato" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sato" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065264v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965395v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965922v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Koyanagi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinari Yamane" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Imakiire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Hikita" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870809" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965603v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965919v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Omura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2013.6527072" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965386v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909423v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saysouk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabiani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2013.6748218" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964664v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634455" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roske" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964535v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laudebat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966214v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrato" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965916v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965279v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378839" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964906v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378880" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556245v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378787" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964529v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989432v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965277v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964530v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164714v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966212v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Forget" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527841059.ch4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048672v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907242v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Youssef" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escriva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzopardi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khazaka" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907247v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907245v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corredores" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401269v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092733v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelvillain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293821v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092732v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854060v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>