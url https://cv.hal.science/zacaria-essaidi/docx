--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -4707,288 +4707,422 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of NLO properties of azo-azulene derivatives for nonlinear optical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Uncertainties in Mean Radiant Temperature Measurements in Controlled or Outdoor Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacaria Essaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Meghea</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-22398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423635v1</w:t>
+                <w:t xml:space="preserve">hal-05568083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rotaxanes et caténanes : des nanomoteurs prometteurs pour applications ONL</w:t>
+                <w:t xml:space="preserve">Investigation of NLO properties of azo-azulene derivatives for nonlinear optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacaria Essaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Kajzar</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Krupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchta Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-M. Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Meghea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poiana Brasov, Romania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rotaxanes et caténanes : des nanomoteurs prometteurs pour applications ONL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Essaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Czaplicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kajzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchta Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nantes, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4998,166 +5132,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Phase Transition and Nonlinear Optical Properties in P-Nitroaniline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouchouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Essaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.1-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTONMW.2008.4773107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId153"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5225,51 +5359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A440571"/>
+    <w:nsid w:val="34F2B01D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5456,51 +5590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zacaria-essaidi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5305-3654" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149730594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02895079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12650-020-00676-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alahyane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-017-3583-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essaidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Krupka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Iliopoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Champigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Sahraoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.10.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kouissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouchouit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.12.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNZ80ZTR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Niziol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4302/photon.%20lett.%20pl.v2i2.121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidotas Ka&#382;ukauskas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Arlauskas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Pranaitis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kajzar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.05.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421401003724167" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Firszt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kujawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.11.032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bednarz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.11.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Mysliwiec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Sznitko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Bartkiewicz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Miniewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3155203" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ba&#322;a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Rau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Batail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.09.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bahedi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Addou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Jouad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sofiani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui Lamrani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.11.045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13NGZ37F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habbani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fellahi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010802286692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Gondek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-V. Kityk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400801924615" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Kulyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kapustianyk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rudyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.09.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9HF2Q7J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Migalska-Zalas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.02.101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV49WCHM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carlie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Richardson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2822461" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525977" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olchewsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318699" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.Th2A.3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donjat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.M4A.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Leopold" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jagusinski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klatt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.02.039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Smokal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Kolendo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423657v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2009.5385540" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185153" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-M. Ungureanu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Meghea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2008.4598701" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03436290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Czaplicki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423635v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Essaidi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benali-Cherif" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahraoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2008.4773107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zacaria-essaidi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5305-3654" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149730594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02895079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12650-020-00676-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alahyane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-017-3583-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essaidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Krupka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Iliopoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Champigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Sahraoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.10.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kouissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouchouit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.12.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNZ80ZTR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Niziol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4302/photon.%20lett.%20pl.v2i2.121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidotas Ka&#382;ukauskas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Arlauskas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Pranaitis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kajzar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.05.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421401003724167" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Firszt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kujawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.11.032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bednarz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.11.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Mysliwiec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Sznitko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Bartkiewicz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Miniewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3155203" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ba&#322;a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Rau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Batail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.09.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bahedi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Addou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Jouad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sofiani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui Lamrani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.11.045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13NGZ37F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habbani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fellahi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010802286692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Gondek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-V. Kityk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400801924615" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Kulyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kapustianyk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rudyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.09.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9HF2Q7J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Migalska-Zalas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.02.101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV49WCHM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carlie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Richardson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2822461" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525977" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olchewsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318699" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.Th2A.3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donjat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.M4A.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Leopold" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jagusinski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klatt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.02.039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Smokal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Kolendo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423657v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2009.5385540" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185153" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-M. Ungureanu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Meghea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2008.4598701" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03436290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Czaplicki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05568083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Wehbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Garcia de Cezar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22398" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423635v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Essaidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benali-Cherif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2008.4773107" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>