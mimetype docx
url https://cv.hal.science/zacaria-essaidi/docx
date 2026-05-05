--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -855,338 +855,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third order NLO properties of modified azo-azulenes</w:t>
+                <w:t xml:space="preserve">Analysis of Electrical and Optical Properties of DNA:PDT-PSS Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Niziol</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vaidotas Kažukauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Arlauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindaugas Pranaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Krupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kajzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics letters of Poland</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Optics, Quantum Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (1), pp.19 - 25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343395v1</w:t>
+                <w:t xml:space="preserve">hal-03343372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Electrical and Optical Properties of DNA:PDT-PSS Thin Films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Third order NLO properties of modified azo-azulenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindaugas Pranaitis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacek Niziol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Essaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchta Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics, Quantum Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics letters of Poland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (2), pp.94 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4302/photon.%20lett.%20pl.v2i2.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343372v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and optical properties of thin films of DNA:PEDOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidotas Kažukauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindaugas Pranaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Arlauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Krupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kajzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (12), pp.1629 - 1632. </w:t>
@@ -1224,77 +1224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Properties of Thin Films of Deoxyribonucleic Acid with Poly(3,4-ethylenedioxythiophene) and Poly(styrenesulfonate) Complex and Bistability of Their Photocurrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaidotas Kažukauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindaugas Pranaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrius Arlauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Krupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1349,103 +1349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of functional DNA: PEDOT layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidotas Kažukauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Arlauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindaugas Pranaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Krupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kajzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (1), pp.90 - 94</w:t>
@@ -1474,103 +1474,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Films of DNA:PEDOT-PSS – Electrical and Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidotas Kažukauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Arlauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindaugas Pranaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Krupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kajzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 522 (1), pp.203 - 210. </w:t>
@@ -1742,51 +1742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of blends containing azo-carbazole derivatives and epoxy resin, designed for nonlinear optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Niziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacaria Essaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,291 +2267,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Roughness Surfaces on Third-Order Nonlinear-Optical Properties of Erbium-Doped Zinc Oxide Thin Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Addou</w:t>
+                <w:t xml:space="preserve">Theoretical and Experimental Studies of NLO Properties of New Carbazole Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Niziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Habbani</w:t>
+                <w:t xml:space="preserve">Ewa Gondek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fellahi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan-V. Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Essaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchta Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (6), pp.292 - 298. </w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 485 (1), pp.887 - 893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00387010802286692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15421400801924615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420411v1</w:t>
+                <w:t xml:space="preserve">hal-03420402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Studies of NLO Properties of New Carbazole Derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacek Niziol</w:t>
+                <w:t xml:space="preserve">Influence of Roughness Surfaces on Third-Order Nonlinear-Optical Properties of Erbium-Doped Zinc Oxide Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaoui Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Jouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Addou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Gondek</w:t>
+                <w:t xml:space="preserve">El Habbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan-V. Kityk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 485 (1), pp.887 - 893. </w:t>
+              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (6), pp.292 - 298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15421400801924615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00387010802286692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420402v1</w:t>
+                <w:t xml:space="preserve">hal-03420411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second and third order nonlinear optical properties of nanostructured ZnO thin films deposited on α-BBO and LiNbO3</w:t>
               </w:r>
@@ -3335,295 +3335,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D gas density reconstruction by digital holographic interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of high density gradients flows by pulsed digital holographic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Olchewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacaria Essaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Champagnat</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Donjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Jeju, South Korea. pp.Th2A.3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/DH.2017.Th2A.3⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Jeju, South Korea. pp.M4A.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2017.M4A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403108v1</w:t>
+                <w:t xml:space="preserve">hal-02403110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of high density gradients flows by pulsed digital holographic interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D gas density reconstruction by digital holographic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olchewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Essaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Donjat</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Jeju, South Korea. pp.M4A.1, </w:t>
+              <w:t xml:space="preserve">, 2017, Jeju, South Korea. pp.Th2A.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/DH.2017.M4A.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/DH.2017.Th2A.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403110v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme de dépliement de phase guidé par un facteur de qualité en holographie numérique pour l'étude des écoulements complexes</w:t>
               </w:r>
@@ -3997,51 +3997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azo-azulene based compounds-nonlinear optical and photorefractive properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacaria Essaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Niziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchta Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4209,103 +4209,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of functionalised thin films of DNA:PEDT-PSS - electrical and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidotas Kažukauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Arlauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindaugas Pranaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Krupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kajzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ICTON Mediterranean Winter Conference, ICTON-MW 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Angers, France. pp.1 - 5, </w:t>
@@ -4633,51 +4633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Czaplicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacaria Essaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kajzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchta Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5032,51 +5032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacaria Essaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Czaplicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kajzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchta Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5359,51 +5359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34F2B01D"/>
+    <w:nsid w:val="58956BE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5590,51 +5590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zacaria-essaidi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5305-3654" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149730594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02895079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12650-020-00676-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alahyane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-017-3583-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essaidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Krupka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Iliopoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Champigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Sahraoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.10.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kouissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouchouit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.12.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNZ80ZTR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Niziol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4302/photon.%20lett.%20pl.v2i2.121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidotas Ka&#382;ukauskas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Arlauskas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Pranaitis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kajzar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.05.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421401003724167" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Firszt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kujawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.11.032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bednarz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.11.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Mysliwiec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Sznitko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Bartkiewicz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Miniewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3155203" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ba&#322;a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Rau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Batail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.09.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bahedi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Addou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Jouad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sofiani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui Lamrani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.11.045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13NGZ37F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habbani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fellahi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010802286692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Gondek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-V. Kityk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400801924615" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Kulyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kapustianyk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rudyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.09.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9HF2Q7J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Migalska-Zalas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.02.101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV49WCHM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carlie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Richardson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2822461" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525977" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olchewsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318699" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.Th2A.3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donjat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.M4A.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Leopold" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jagusinski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klatt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.02.039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Smokal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Kolendo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423657v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2009.5385540" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185153" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-M. Ungureanu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Meghea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2008.4598701" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03436290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Czaplicki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05568083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Wehbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Garcia de Cezar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22398" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423635v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Essaidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benali-Cherif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2008.4773107" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zacaria-essaidi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5305-3654" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149730594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03418793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111747" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02895079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12650-020-00676-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alahyane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-017-3583-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essaidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Krupka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Iliopoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Champigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Sahraoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.10.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kouissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouchouit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.12.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNZ80ZTR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidotas Ka&#382;ukauskas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Arlauskas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Pranaitis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kajzar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Niziol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4302/photon.%20lett.%20pl.v2i2.121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.05.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03343378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421401003724167" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Firszt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kujawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.11.032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bednarz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.11.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Mysliwiec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Sznitko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Bartkiewicz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Miniewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3155203" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ba&#322;a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Rau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Batail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.09.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bahedi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Addou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Jouad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sofiani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui Lamrani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.11.045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13NGZ37F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Gondek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-V. Kityk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400801924615" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habbani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fellahi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010802286692" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Kulyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kapustianyk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rudyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.09.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9HF2Q7J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03420375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Migalska-Zalas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.02.101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV49WCHM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carlie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Richardson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2822461" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2525977" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olchewsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318699" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donjat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.M4A.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403108v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.Th2A.3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Leopold" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jagusinski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klatt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.02.039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Smokal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Kolendo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423657v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2009.5385540" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185153" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-M. Ungureanu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Meghea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2008.4598701" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03436290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Czaplicki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05568083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Wehbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Garcia de Cezar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22398" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423635v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03423637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Essaidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benali-Cherif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2008.4773107" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>