--- v0 (2026-03-16)
+++ v1 (2026-04-18)
@@ -1297,73 +1297,85 @@
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 326-327, pp.58 - 67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2014.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal desorption mass spectrometer for mass metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1372,172 +1384,172 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Azouigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouhtiyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Plimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 85 (4), pp.045111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4870921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparatus to measure adsorption of condensable solvents on technical surfaces by photothermal deflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Plimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Du Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Iraqi Houssaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1546,325 +1558,325 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83 (11), pp.114905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4767245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing real materials from their glossy appearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ged</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Rohellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (9), pp.18-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/10.9.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La balance du watt : vers une nouvelle définition de l'unité de masse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Genevès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Juncar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (9), pp.3-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1874,51 +1886,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status and performance of the LNE-Cnam Fabry-Perot refractometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazigh Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1940,236 +1952,236 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Bentouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International IMEKO TC16 Conference, 7th CCM International Conference on Pressure and Vacuum Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Washington DC, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21014/tc16-2023.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical infrasound sensor based on a Fabry-Perot interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazigh Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER-NOISE and NOISE-CON Congress and Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nantes, France. pp.3993 - 4995, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/IN_2024_3476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency acoustic pressure meaurements based on a Fabry-Perot refractometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazigh Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2191,1609 +2203,1609 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Himbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TC16 Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Cavtat-Dubrovnik, Croatia. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21014/tc16-2022.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an improved helium-based refractometer for pressure measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Bentouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Otal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO TC16 - Pressure and Vacuum Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Cavtat-Dubrovnik, Croatia. pp.305-309, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21014/acta_imeko.v9i5.989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of pressure-induced cavity deformation – the 18SIB04 Quantumpascal EMPIR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zakrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Silander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forssén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO TC16 – “Pressure and Vacuum Measurement”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Cavtat-Dubrovnik, Croatia. pp.281, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21014/acta_imeko.v9i5.985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New optical power sensors using pyrolytic graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress of Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metrology/201925001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium-Based Refractometry for Pressure Measurements in the Range 1–100 kPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Boineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Otal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CPEM.2018.8501259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolytic Carbon: Applications of Diamagnetic Levitation in Metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CPEM.2018.8501041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New optical power sensors using pyrolytic graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège Français de Métrologie, Sep 2017, Paris, France. pp.17001, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metrology/201717001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J3N</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanorugosité et surfaces de référence ; intérêt de la densité spectrale de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fourati</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Générale "interférences d'ondes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des surfaces de références ; intérêt de la densité spectrale de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fourati</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards nanoroughness standards with a continuum of spatial frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoScale 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random roughness standards: needs and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNTE08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3803,91 +3815,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical force balance for AFM cantilever stiffness calibration using passive magnetic levitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Noviant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Plimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3902,73 +3914,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MacroScale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Buenos-Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an optical force balance for low mass at LNE-Cnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Noviant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3997,73 +4009,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative force balance based on pyrolytic graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Noviant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4092,51 +4104,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Metrology Congress - CIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4146,114 +4158,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique de surface des étalons de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Conservatoire national des arts et metiers - CNAM, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2005CNAM0541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4321,51 +4333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E81CE9F"/>
+    <w:nsid w:val="29B2DD46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4552,51 +4564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zaccaria-silvestri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9047-4802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12433265X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200077798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357497487" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05374727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noviant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Dartevelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.119746" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04925885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Rezki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3526868" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04889167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2024.101362" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04353860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Forss&#233;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isak Silander" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Zakrisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eynas Amer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szabo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2019008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.07.087" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Silvestri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa902d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03910991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997961" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaudoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Bentouati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Espel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Madec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/4/1139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azouigui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhtiyya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plimmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.12.040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plimmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870921" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Du Colombier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iraqi Houssaini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767245" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03868865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ged" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Rohellec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vienot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.9.18" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genev&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gournay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04599825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2023.08" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3476" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03986945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2022.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Otal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v9i5.989" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zakrisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Silander" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forss&#233;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v9i5.985" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201925001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501259" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03910978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201717001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459428v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05392432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05006405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05006391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CNAM0541" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zaccaria-silvestri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9047-4802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12433265X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200077798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357497487" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05374727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noviant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Dartevelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.119746" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04925885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Rezki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3526868" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04889167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2024.101362" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04353860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Forss&#233;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isak Silander" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Zakrisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eynas Amer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szabo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2019008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.07.087" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Silvestri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa902d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03910991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997961" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaudoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Bentouati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Espel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Madec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/4/1139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azouigui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhtiyya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plimmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.12.040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LKLGP17-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plimmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870921" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Du Colombier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iraqi Houssaini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767245" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03868865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ged" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Rohellec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vienot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.9.18" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genev&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gournay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04599825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2023.08" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3476" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03986945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2022.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Otal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v9i5.989" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zakrisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Silander" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forss&#233;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v9i5.985" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201925001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501259" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03910978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201717001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05392432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05006405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05006391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CNAM0541" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>