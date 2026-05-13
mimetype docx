--- v1 (2026-04-18)
+++ v2 (2026-05-13)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">200077798</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=XznMxx8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000357497487</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -215,1668 +236,1668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical force balance for measurement in the nanonewton range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Noviant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 259, pp.119746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.measurement.2025.119746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabry-Perot refractometer for infrasound measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazigh Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3526868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an optical force balance for low mass at LNE-CNAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Noviant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement: Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.101362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measen.2024.101362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a Transportable Fabry–Pérot Refractometer by a Ring-Type Comparison of Dead-Weight Pressure Balances at Four European National Metrology Institutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clayton Forssén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isak Silander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Zakrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eynas Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (1), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s24010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolytic carbon: applications of its diamagnetism in metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ijmqe/2019008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical power meter using radiation pressure measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 131, pp.109-119. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2018.07.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New laser power sensor using weighing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (1), pp.015103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6501/aa902d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New laser power sensor using diamagnetic levitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88 (8), pp.085003. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4997961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present and future mass standards for the LNE watt balance and the future dissemination of the mass unit in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Bentouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Espel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53 (4), pp.1139-1153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0026-1394/53/4/1139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle resolved scattering as a tribological investigation tool for surface characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Azouigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouhtiyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 326-327, pp.58 - 67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2014.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal desorption mass spectrometer for mass metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Azouigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouhtiyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Plimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 85 (4), pp.045111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4870921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparatus to measure adsorption of condensable solvents on technical surfaces by photothermal deflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Plimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Du Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Iraqi Houssaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83 (11), pp.114905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4767245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing real materials from their glossy appearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ged</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Rohellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (9), pp.18-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/10.9.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La balance du watt : vers une nouvelle définition de l'unité de masse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Genevès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Juncar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (9), pp.3-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1886,1926 +1907,1926 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status and performance of the LNE-Cnam Fabry-Perot refractometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">All-optical infrasound sensor based on a Fabry-Perot interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazigh Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International IMEKO TC16 Conference, 7th CCM International Conference on Pressure and Vacuum Metrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21014/tc16-2023.08⟩</w:t>
+              <w:t xml:space="preserve">INTER-NOISE and NOISE-CON Congress and Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nantes, France. pp.3993 - 4995, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599825v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical infrasound sensor based on a Fabry-Perot interferometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Status and performance of the LNE-Cnam Fabry-Perot refractometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazigh Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Bentouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE and NOISE-CON Congress and Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_3476⟩</w:t>
+              <w:t xml:space="preserve">7th International IMEKO TC16 Conference, 7th CCM International Conference on Pressure and Vacuum Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Washington DC, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21014/tc16-2023.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870718v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency acoustic pressure meaurements based on a Fabry-Perot refractometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazigh Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Himbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TC16 Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Cavtat-Dubrovnik, Croatia. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21014/tc16-2022.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an improved helium-based refractometer for pressure measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Bentouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Otal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO TC16 - Pressure and Vacuum Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Cavtat-Dubrovnik, Croatia. pp.305-309, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21014/acta_imeko.v9i5.989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of pressure-induced cavity deformation – the 18SIB04 Quantumpascal EMPIR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zakrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Silander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forssén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO TC16 – “Pressure and Vacuum Measurement”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Cavtat-Dubrovnik, Croatia. pp.281, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21014/acta_imeko.v9i5.985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New optical power sensors using pyrolytic graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress of Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metrology/201925001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium-Based Refractometry for Pressure Measurements in the Range 1–100 kPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Boineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Otal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CPEM.2018.8501259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolytic Carbon: Applications of Diamagnetic Levitation in Metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CPEM.2018.8501041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New optical power sensors using pyrolytic graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège Français de Métrologie, Sep 2017, Paris, France. pp.17001, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metrology/201717001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J3N</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanorugosité et surfaces de référence ; intérêt de la densité spectrale de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fourati</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Générale "interférences d'ondes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des surfaces de références ; intérêt de la densité spectrale de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fourati</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards nanoroughness standards with a continuum of spatial frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoScale 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random roughness standards: needs and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNTE08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3815,340 +3836,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical force balance for AFM cantilever stiffness calibration using passive magnetic levitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Dartevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Dartevelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Noviant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Plimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MacroScale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Buenos-Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an optical force balance for low mass at LNE-Cnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Noviant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative force balance based on pyrolytic graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Noviant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Metrology Congress - CIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4158,114 +4179,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique de surface des étalons de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Conservatoire national des arts et metiers - CNAM, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2005CNAM0541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4333,51 +4354,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29B2DD46"/>
+    <w:nsid w:val="C4AF3CF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4564,51 +4585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zaccaria-silvestri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9047-4802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12433265X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200077798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357497487" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05374727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noviant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Dartevelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.119746" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04925885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Rezki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3526868" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04889167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2024.101362" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04353860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Forss&#233;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isak Silander" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Zakrisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eynas Amer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szabo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2019008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.07.087" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Silvestri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa902d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03910991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997961" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaudoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Bentouati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Espel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Madec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/4/1139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azouigui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhtiyya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plimmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.12.040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LKLGP17-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plimmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870921" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Du Colombier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iraqi Houssaini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767245" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03868865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ged" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Rohellec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vienot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.9.18" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genev&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gournay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04599825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2023.08" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3476" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03986945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2022.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Otal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v9i5.989" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zakrisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Silander" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forss&#233;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v9i5.985" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201925001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501259" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03910978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201717001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05392432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05006405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05006391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CNAM0541" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zaccaria-silvestri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9047-4802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12433265X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200077798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XznMxx8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357497487" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05374727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noviant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Dartevelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.119746" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04925885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Rezki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3526868" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04889167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2024.101362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04353860v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Forss&#233;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isak Silander" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Zakrisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eynas Amer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szabo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2019008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.07.087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Silvestri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa902d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03910991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaudoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Bentouati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Espel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Madec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/4/1139" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azouigui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhtiyya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plimmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.12.040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LKLGP17-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plimmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870921" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Du Colombier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iraqi Houssaini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767245" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03868865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ged" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Rohellec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vienot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.9.18" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genev&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gournay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3476" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04599825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2023.08" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03986945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2022.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Otal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v9i5.989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zakrisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Silander" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forss&#233;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v9i5.985" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201925001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501259" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03911010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03910978v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201717001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459430v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459428v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05392432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05006405v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05006391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011235v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CNAM0541" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>