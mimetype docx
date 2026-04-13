--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -420,51 +420,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary van Winkle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marriage and Family</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 88 (2), pp.488-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jomf.70019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3037,51 +3037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E255C789"/>
+    <w:nsid w:val="9C7AA480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>