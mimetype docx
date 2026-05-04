--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -562,222 +562,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The life course boat: A theoretical framework for analyzing variation in family lives across time, place, and social location</w:t>
+                <w:t xml:space="preserve">Changes in Household Wealth Over the Process of Widowhood Across European Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anette Eva Fasang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rob J Gruijters</w:t>
+                <w:t xml:space="preserve">Nicole Kapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary van Winkle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marriage and Family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jomf.13012⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (10), pp.gbae116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbae116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622190v1</w:t>
+                <w:t xml:space="preserve">hal-04712778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Household Wealth Over the Process of Widowhood Across European Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The life course boat: A theoretical framework for analyzing variation in family lives across time, place, and social location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Eva Fasang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Kapelle</w:t>
+                <w:t xml:space="preserve">Rob J Gruijters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary van Winkle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (10), pp.gbae116. </w:t>
+              <w:t xml:space="preserve">Journal of Marriage and Family</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/geronb/gbae116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jomf.13012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712778v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Holistic Approach to Family Life Course Change across 1930–1978 Chinese Birth Cohorts</w:t>
               </w:r>
@@ -1983,196 +1983,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03361241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family policies and family life course complexity across 20th-century Europe</w:t>
+                <w:t xml:space="preserve">Parenthood Wage Gaps Across the Life Course: A Comparison by Gender and Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Eva Fasang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of European Social Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (3), pp.320-338. </w:t>
+              <w:t xml:space="preserve">Journal of Marriage and Family</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (5), pp.1515-1533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0958928719880508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jomf.12713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03361233v1</w:t>
+                <w:t xml:space="preserve">halshs-03361237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenthood Wage Gaps Across the Life Course: A Comparison by Gender and Race</w:t>
+                <w:t xml:space="preserve">Family policies and family life course complexity across 20th-century Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary van Winkle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anette Eva Fasang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marriage and Family</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82 (5), pp.1515-1533. </w:t>
+              <w:t xml:space="preserve">Journal of European Social Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.320-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jomf.12713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0958928719880508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03361237v1</w:t>
+                <w:t xml:space="preserve">halshs-03361233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Family Life Course Standardization in Sweden: The Role of Compositional Change</w:t>
               </w:r>
@@ -3037,51 +3037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C7AA480"/>
+    <w:nsid w:val="E98EDA10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3268,51 +3268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zachary-van-winkle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7756-6799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary van Winkle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholomew A Konechni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Baier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.13067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05510330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dierker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine K&#252;hn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.70019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-11790737" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04622190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Eva Fasang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J Gruijters" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.13012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04712778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kapelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbae116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangqi Wen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padr.12553" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04059832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Struffolino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20377/jfr-910" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Gruijters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Fasang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/726445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Monden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10680-022-09611-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Polizzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2022.100462" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.12730" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leopold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2021.102541" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalton Conley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-9373608" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2021.102585" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23780231211032741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2021.44.32" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Zagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxz056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sheppard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ehs.2020.38" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958928719880508" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.12713" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10680-019-09551-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta P&#246;yli&#246;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2019.02.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2018.39.12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sf/sox032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13524-017-0628-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Micari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Pazos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2016.1218091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04721856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rowold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29666-6_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zachary-van-winkle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7756-6799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary van Winkle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholomew A Konechni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Baier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.13067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05510330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dierker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine K&#252;hn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.70019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-11790737" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04712778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbae116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04622190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Eva Fasang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J Gruijters" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.13012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangqi Wen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padr.12553" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04059832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Struffolino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20377/jfr-910" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Gruijters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Fasang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/726445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Monden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10680-022-09611-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Polizzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2022.100462" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.12730" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leopold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2021.102541" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalton Conley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-9373608" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2021.102585" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23780231211032741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2021.44.32" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Zagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxz056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sheppard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ehs.2020.38" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.12713" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958928719880508" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10680-019-09551-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta P&#246;yli&#246;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2019.02.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2018.39.12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sf/sox032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13524-017-0628-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Micari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Pazos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2016.1218091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04721856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rowold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29666-6_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>