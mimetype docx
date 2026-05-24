--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -135,2577 +135,2577 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parental separation and children's genetic influences on education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Baier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marriage and Family</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jomf.13067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Family Complexity in Mental and Physical Health in Mid‐Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Dierker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mine Kühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marriage and Family</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (2), pp.488-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jomf.70019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Government Restrictions During the COVID-19 Pandemic and Depressive Symptoms Following Widowhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartholomew A Konechni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (1), pp.137-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00703370-11790737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in Household Wealth Over the Process of Widowhood Across European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Kapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (10), pp.gbae116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbae116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The life course boat: A theoretical framework for analyzing variation in family lives across time, place, and social location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Eva Fasang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob J Gruijters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marriage and Family</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jomf.13012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Holistic Approach to Family Life Course Change across 1930–1978 Chinese Birth Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangqi Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population and Development Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/padr.12553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The persistent risk of in-work poverty following the birth of a first, second, and third child across the life course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Struffolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Family Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.345 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20377/jfr-910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life Course Trajectories and Wealth Accumulation in the United States: Comparing Late Baby Boomers and Early Millennials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Gruijters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Fasang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129 (2), pp.530-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/726445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family Size and Parental Wealth: The Role of Family Transfers in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiaan Monden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Population</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10680-022-09611-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family demographic processes and in-work poverty: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Struffolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Life Course Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.100462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alcr.2022.100462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family size and economic wellbeing following divorce: The United States in comparative perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leopold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96, pp.102541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssresearch.2021.102541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-Wide Heritability Estimates for Family Life Course Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalton Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (4), pp.1575-1602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00703370-9373608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender and race differences in pathways out of in-work poverty in the US</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Struffolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.102585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssresearch.2021.102585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Parental Separation Lower Genetic Influences on Children's School Performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Baier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marriage and Family</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (3), pp.898-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jomf.12730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Unexpected Decline in Feelings of Depression among Adults Ages 50 and Older in 11 European Countries amid the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socius: Sociological Research for a Dynamic World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.237802312110327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23780231211032741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The complexity of employment and family life courses across 20th century Europe: More evidence for larger cross-national differences but little change across 1916‒1966 birth cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Fasang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demographic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.775-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4054/DemRes.2021.44.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using sequence analysis to test if human life histories are coherent strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sheppard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Human Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ehs.2020.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women’s Family and Employment Life Courses Across Twentieth-Century Europe: The Role of Policies and Norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Zagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sp/jxz056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family policies and family life course complexity across 20th-century Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European Social Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.320-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0958928719880508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parenthood Wage Gaps Across the Life Course: A Comparison by Gender and Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Eva Fasang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marriage and Family</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (5), pp.1515-1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jomf.12713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Family Life Course Standardization in Sweden: The Role of Compositional Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Population</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (4), pp.765-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10680-019-09551-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do parental resources moderate the relationship between women’s income and timing of parenthood?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heta Pöyliö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Life Course Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alcr.2019.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When working isn’t enough: Family demographic processes and in-work poverty across the life course in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Struffolino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demographic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39, pp.365-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4054/DemRes.2018.39.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexity in Employment Life Courses in Europe in the Twentieth Century—Large Cross-National Differences but Little Change across Birth Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Fasang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Forces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (1), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sf/sox032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family Trajectories Across Time and Space: Increasing Complexity in Family Life Courses in Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (1), pp.135-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13524-017-0628-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03359509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Among friends: the role of academic-preparedness diversity in individual performance within a small-group STEM learning environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Micari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary van Winkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (12), pp.1904-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500693.2016.1218091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03361231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Non-Pharmaceutical Interventions for the Mental Health Consequences of Widowhood during the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary van Winkle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartholomew A Konechni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236482v1</w:t>
-              </w:r>
-[...2439 lines deleted...]
-                <w:t xml:space="preserve">halshs-03361231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3037,51 +3037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E98EDA10"/>
+    <w:nsid w:val="875D5A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3268,51 +3268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zachary-van-winkle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7756-6799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary van Winkle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholomew A Konechni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Baier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.13067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05510330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dierker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine K&#252;hn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.70019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-11790737" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04712778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kapelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbae116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04622190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Eva Fasang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J Gruijters" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.13012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangqi Wen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padr.12553" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04059832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Struffolino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20377/jfr-910" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Gruijters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Fasang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/726445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Monden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10680-022-09611-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Polizzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2022.100462" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.12730" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leopold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2021.102541" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalton Conley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-9373608" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2021.102585" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23780231211032741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2021.44.32" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Zagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxz056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sheppard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ehs.2020.38" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.12713" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958928719880508" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10680-019-09551-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta P&#246;yli&#246;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2019.02.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2018.39.12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sf/sox032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13524-017-0628-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Micari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Pazos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2016.1218091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04721856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rowold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29666-6_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zachary-van-winkle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7756-6799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04917793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary van Winkle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Baier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.13067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05510330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dierker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine K&#252;hn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.70019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholomew A Konechni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-11790737" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04712778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kapelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbae116" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04622190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Eva Fasang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J Gruijters" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.13012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangqi Wen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padr.12553" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04059832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Struffolino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20377/jfr-910" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Gruijters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Fasang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/726445" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Monden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10680-022-09611-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Polizzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2022.100462" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leopold" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2021.102541" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalton Conley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-9373608" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2021.102585" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.12730" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23780231211032741" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2021.44.32" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sheppard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ehs.2020.38" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Zagel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxz056" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958928719880508" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jomf.12713" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10680-019-09551-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta P&#246;yli&#246;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2019.02.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2018.39.12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sf/sox032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13524-017-0628-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Micari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Pazos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2016.1218091" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04721856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rowold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29666-6_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>