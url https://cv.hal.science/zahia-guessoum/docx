--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zahia Guessoum </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de Conférences HDR à l'Université de Reims Champagne-Ardenne depuis septembre 1998 et bénéficiaire de la PEDR depuis septembre 2001. Déléguée CNRS au LIP6 de 2002 à 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses projets de recherche portent sur les agents et systèmes multi-agents adaptatifs. Ses principales contributions sont dans les domaines des SMA adaptatifs, SMA tolérants aux fautes, simulation de systèmes complexes et mécanismes de coordination. Elle est auteurs de plus de 150 papiers dans des journaux et conférences tels que JAMMAS (meilleur journal dans le domaine des SMA), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ou la conférence AAMAS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a animé pendant 10 ans le thème SMA du GdR I3. Elle était membre du comité consultatif de la communauté SMA de 2009 à 2015 et elle participe aux comités de programme de la majorité des conférences dans le domaine des SMA (AAMAS, JFSMA ….). Elle était présidente de la conférence nationale en 2009 (JFSMA’09) et de plusieurs workshops (ALAMAS’04, MMAS’09…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a de nombreuses coopérations nationales (Univ. Valenciennes, IFSTTAR…) et internationales (Université de Sao Paulo, Université de Urbana Champagne, Université de Constantine 2, Université de Sousse ….).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Medical Image Segmentation: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.107444. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion mining in online social media: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Network Analysis and Mining (SNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Social Network Analysis and Mining, 12, pp.5. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-021-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using default logic for agent behavior testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Douha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Moussa Berghout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-220359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents system for breast tumour detection in mammography by deep learning pre-processing and watershed segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacereddine Boukabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Lemnadjlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Melouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Farida Merouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.632-661. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCVR.2022.10044028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Extraction in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.56-77. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoCaNA, un agent de négociation automatique utilisant la recherche arborescente de Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Post-actes des Journées Francophones sur les Systèmes Multi-Agents, 3 (5-6), pp.645-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and fully distributed method for region-based image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.793-806. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-020-01021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-Agent Approach for Medical-Image Segmentation: Application to Tumor Segmentation in Brain MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.101980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Approach Based on Local Detection of Similarities and Discontinuities for Brain MR Images Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (9), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10916-020-01610-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-Agent Approach for Medical-Image Segmentation: Application to Tumor Segmentation in Brain MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.101980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Agent Systems: State of Affairs and the Road Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Mascardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Weyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Benac Earle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), pp.18-28. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310013.3322175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Step Methodology for Dynamic Construction of a Protein Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachem Kermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizette Boufaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAENG International Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Mining Community Structures in Weighted Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.32-61. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDMMM.2016.075969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance-based Agent model for road traffic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.821-849. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-014-9269-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5), pp.579-593. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-014-0358-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of the Agent Environment for Traffic Behavioral Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44750-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medee Method Framework: a situational approach for organization-centered MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jane Casare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simão Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.430-473. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-013-9228-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-agent system approach for microaneurysm detection in fundus images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Viega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (3), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2013.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on an Infectious Disease Transmission by Flocking Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.196823. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/196823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumor Diffusion in an Interests-Based Dynamic Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.824505. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/824505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPU Load Prediction Using Neuro-Fuzzy and Bayesian Inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (10), pp.1606-1616. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reliable multi-agent systems: An adaptive replication mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-2010-0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of ANFIS Systems for CPU Load Prediction in Metacomputing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (7), pp.1003-1011. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2010.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Génie logiciel multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.571-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System to Facilitate Component-based Process Modeling and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (1-2), pp.2290-2305. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation collective d'images à base d'objets polyédriques et courbés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00388758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-Agent Systems to Study Cells Interaction. International Transactions on Systems Science and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Systems Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAMAP: A New Trust-based Approach for Mobile Agent Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizette Boufaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal in Computer Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.267-283. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11416-007-0056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion automatique de la cohérence de l'interface utilisateur avec l'état de l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Special Issue on the Best Papers of MCSEAI '04, 19, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems, IEEE Computer Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (7), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDSO.2004.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de systèmes multi-agents à partir de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thiéfaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (RSTI2), pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (3), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/4434.788781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Website Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohir Koufi Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Keziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahiaoui Itheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Website Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wi-iat59888.2023.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Chunking To Improve Websites Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zohir Koufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Keziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OL2A: International Conference on. Optimization, Learning Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ponta Delgada, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformers and Attention Mechanism for Website Classification and Porn Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Yamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Advances in Databases and Information Systems (ADBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barcelone, Spain. pp.140-149, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMIR: A Multi-agent Approach for Influence Detection in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing and Artificial Intelligence (DCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Salamanca, Spain. pp.242-253, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38333-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Model for Opinion mining in Twitter Combining Text and Emojis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Based and Intelligent information and Engineering Systems (KES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Verona, Italy. pp.2628-2637, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer RoBERTa vs. TF-IDF for websites content-based classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Yamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning meets Ontologies and Natural Language Processing, International Workshop in conjunction with ESWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Financial Fraud Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamu Hussaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunika Mercier-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Science and Information Systems (FedCSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sofia, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2022F35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic extraction in social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Data Science and Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a non monotonic agent testing, reasoning about messages and behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Douha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tangier, Morocco. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction Mechanisms for Management of Steam generated by High Temperature Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Błażej Chmielarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bredimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Dignum - Umeå University (Sweden), Oct 2021, Salamanca, Spain. pp.64-76, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85739-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence maximization through user interaction modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oriedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Nyongesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/SIGAPP 35th Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Mar 2020, Brno (virtuel), Czech Republic. pp.1888-1890, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3374080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCTS-based Automated Negotiation Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.186-201, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCTS-based Automated Negotiation Agent (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric L R Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1850-1852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordination mechanism to replicate large-scale multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gothenburg, Sweden. pp.130-136, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194133.3194154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoCaNA, un agent de négociation automatique utilisant la recherche arborescente de Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-sixièmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent System For Gray Scale Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and its Applications (AIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, El Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Multi-agent Approach for Medical Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France. pp.198-211, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69131-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche d'ingénierie multiagent à base de ligne de produits logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Boufedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode incrémentale de conception dirigée par les tests pour la simulation multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio-Song Ieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on multi-agent management approaches in the context of intelligent energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sevestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Malouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7077030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01888018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Homophily-Based Approach for Community Detection in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.501-505, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2014.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road space allocation: simulation of current practices, towards dynamic allocation using ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium of Transport Simulation, ISTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ego-centered affordances in multi-agent traffic simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent systems, AAMAS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a truck-driver model using a hysteresis based analysis and verification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp.1219-1220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'arbitrage décentralisé pour les jeux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'21 - Rencontres francophones du Parallelisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grenoble, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Behavioral simulation in urban and suburban : Representation of the drivers' environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.115-125, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles d'hystérésis comme outil d'analyse des comportements de conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. pp.181--190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding simulated driver behavior using hysteresis loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.192--198, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120912-3-BG-2031.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Network and Systems Support for Games (NetGames'2012) (Poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A driver ego-centered environment representation in traffic behavioral simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.249-253, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MAS to Detect Retinal Blood Vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Practical Application of Intelligent Agents and Multi-Agent Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation Based Dynamic Responsibility to Agent Assignement for Critical Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Guemkam Foumthim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Feltus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khedraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.272-275, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Distributed Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Iberoamerican Congress on Pattern Recognition, CIARP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Pucón, Chile. pp.296-303, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25085-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Replication of Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.304-307, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources et réplication adaptative pour fiabiliser les SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System of Adaptive Production Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International joint conference on Autonomous Agents and Multi-Agent Systems AAMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1311-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Management and Adaptive Replication for Fault-Tolerant MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Massively Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.63-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPU Load Prediction Model for Distributed Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal. pp.39-45, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2009.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reliable Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Autonomous Agents and Multiagent Systems (AAMAS'08) Industrial Track (short paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent based approach for distribution of fingerprint matching in a metacomputing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on New technologies in distributed systems NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent approach to reliable air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Agent Based Modeling and Simulation (ABModSim'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reliable air traffic control (short paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Agents in Traffic and Transportation Systems (ATT'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Honolulu, HI, United States. pp.146-161, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85449-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00520965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent pour la segmentation d'images de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissances des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.121-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Central and Eastern European Conference on Multi-Agent Systems (CEEMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leipzig, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75254-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00393820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Model Driven Process For Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Central and Eastern European Conference on Multi-Agent Systems CEEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leipzig, Germany. pp.256-265, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75254-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards autonomic fault-tolerant multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luna Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Latin American Autonomic Computing Symposium (LAACS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Petropolis, RJ, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode dirigée par les modèles pour le développement multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.122-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A potential field-based multi-agent model for contour detection in range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Intelligent Computer Communication and Processing ICCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cluj-Napoca, Romania. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse Interaction Protocols to develop Interactive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Agent technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.411-415, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2006.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiagent systems for validating geological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beiting Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Intelligent Computer Communication and Processing ICCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cluj-Napoca, Romania. pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Agent Interaction in Open Multi-Agent Systems with Fault Tolerant Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Athanázio C. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Agents and Multiagent Systems - from Theory to Application (AMTA'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Québec, PQ, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CellMigration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Active Media Technology, AMT'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Brisbane, Australia. pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Control Strategies for Replication-Based Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luna Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Engineering of Fault-Tolerant Systems (EFTS'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg. pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exploration-Exploitation Dilemma for Adaptive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Workshop on Adaptive Agents and Multi-Agent Systems (AAMAS’05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France. pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive approach for the exploration-exploitation dilemma for learning agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Central and Eastern European Conference on Multi-Agent Systems CEEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.316-325, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent system simulating tumoral cells migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Australian Joint Conference on Artificial Intelligence AJCAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sydney, Australia. pp.624-632, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11589990_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Monterey Workshop on Reliable Systems on Unreliable Networked Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Laguna Beach, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Organizational-Level Adaptation of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multi Agent Systems (AAMAS '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New-York City, United States. pp.514-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPE Web Services: The COGents way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Nadjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Computer-Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbon, Portugal. pp.1021-1026, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-7946(04)80236-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mécanisme de réplication adaptative pour des SMA tolérants aux pannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2004 - 12èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. pp.125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser la Cohérence des Données Exposées dans une Interface Utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Maghrebian Conference on Software Engineering and Artificial Intelligence (MCSEAI '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Sousse, Tunisie. pp.373-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using XCS to build adaptive agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-4), AISB convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Leeds, United Kingdom. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building User Interfaces thanks to Eco-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications, in cooperation with the IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agents pour faciliter la modélisation des interfaces utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2004, Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goliath: an Extensible Model-Based Environment to Develop User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Computer-Aided Design of User Interfaces (CADUI '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Funchal, Isle of Madeira, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3304-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using adaptive Multi-Agent Systems to Simulate Economic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2004 - 3rd International Joint Conference on Autonomous Agents and Multi-Agents Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New York, United States. pp.68-76, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Computer-Aided Process Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric S. Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pinõl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence Workshop on Intelligent Computing for the Petroleum Industry (ICPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico. pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen COGents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Nadjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Logiciels dédiés à la Modélisation et au Calcul Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Rueil-Malmaison, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS '2002), In Conjunction with ICSE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Adaptation of Replication Strategies for Reliable Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, London, United Kingdom. pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant Multi-Agent Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.672-673, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/544862.544903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents résistants aux pannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École GRID2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Fault-Tolerance For Distributed Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Seminar on Advanced Distributed Systems (ERSADS '2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Bertinoro, Italy. pp.195-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fault-Tolerant Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2000 Workshop on Distributed Objects Programming Paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Intelligent Systems (ICIS'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Agents as an Extension of Active Objects - Application to the Simulation of Economic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Africain sur la Recherche en Informatique (CARI'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Dakar, Senegal. pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Objets Concurrents aux Agents Autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Francophones sur l'Intelligence Artificielle Distribuée et les Systèmes Multi-Agents (JFIADSMA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, La Colle-sur-Loup, France. pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Quest of the Missing Link between Active Objects and Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ronneby, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage profond & systèmes multi-agents - Application à la segmentation d'images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Saint Etienne, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems III. Adaptation and Multi-Agent Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tuyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Nowé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 2008, 978-3-540-77947-6. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77949-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Software Agents Technology, digital journal of CEPIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cuesta-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos González-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavón-Mestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Council of European Professional Informatics Societies, 2004, 1684-5285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Windows Malware Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Derhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Chekkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikh Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Seddari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Almomani, I., Maglaras, L.A., Ferrag, M.A., Ayres, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Malware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.119-164, 2024, Security Informatics and Law Enforcement, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34969-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False Alarm Reduction: A Profiling Mechanism and New Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Management, Techniques, and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.291-320, 2018, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-5583-4.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents et Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessoum Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boissier O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glize P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence : le point sur le i[3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN : 9782364930094, pp. 76-120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System for production networks simulation: Toward a pheromone-based model for agents’ coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production and Manufacturing System Management: Coordination Approaches and Multi-Site Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.41-57, 2012, 9781466620988. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2098-8.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System of Adaptive Production Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Based Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5683, Springer, pp.49-60, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13553-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Systems on Unreliable Networked Platforms, Revised Selected Papers of the 12th Monterey Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4322, Springer-Verlag, pp.88-105, 2007, Lecture Notes in Computer Science (LNCS), 978-3-540-71155-1. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71156-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive approach for the exploration-exploitation dilemma and its application to economic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Adaptation in MAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3898, Springer-Verlag, pp.165-176, 2006, Lecture Notes in Computer Science, 978-3-540-33053-0. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11691839_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fault-tolerant massively multiagent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massively Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3446, Springer-Verlag, pp.55-69, 2005, Lecture Notes in Computer Science, 978-3-540-26974-8. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11512073_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms Adaptation in Dynamic Economic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial economics: Agent-based methods in finance, game theory and their application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 564, Springer-Verlag, pp.53-64, 2005, Lecture Notes in Economics and Mathematica Systems, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-28547-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap of Agent-Oriented Software Engineering: The European Agentlink Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cossentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavón-Mestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Software Engineering for Agents Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.430-450, 2004, 978-1402080579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2603, Springer, pp.182-198, 2003, Lecture Notes in Computer Science, 978-3-540-08772-4. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-35828-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Social Influence: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oriedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CReSTIC, Université de Reims. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multiagents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] lip6.2000.012, LIP6. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] lip6.1998.015, LIP6. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zahia Guessoum </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de Conférences HDR à l'Université de Reims Champagne-Ardenne depuis septembre 1998 et bénéficiaire de la PEDR depuis septembre 2001. Déléguée CNRS au LIP6 de 2002 à 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses projets de recherche portent sur les agents et systèmes multi-agents adaptatifs. Ses principales contributions sont dans les domaines des SMA adaptatifs, SMA tolérants aux fautes, simulation de systèmes complexes et mécanismes de coordination. Elle est auteurs de plus de 150 papiers dans des journaux et conférences tels que JAMMAS (meilleur journal dans le domaine des SMA), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ou la conférence AAMAS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a animé pendant 10 ans le thème SMA du GdR I3. Elle était membre du comité consultatif de la communauté SMA de 2009 à 2015 et elle participe aux comités de programme de la majorité des conférences dans le domaine des SMA (AAMAS, JFSMA ….). Elle était présidente de la conférence nationale en 2009 (JFSMA’09) et de plusieurs workshops (ALAMAS’04, MMAS’09…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a de nombreuses coopérations nationales (Univ. Valenciennes, IFSTTAR…) et internationales (Université de Sao Paulo, Université de Urbana Champagne, Université de Constantine 2, Université de Sousse ….).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Medical Image Segmentation: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.107444. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion mining in online social media: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Network Analysis and Mining (SNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Social Network Analysis and Mining, 12, pp.5. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-021-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using default logic for agent behavior testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Douha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Moussa Berghout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-220359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents system for breast tumour detection in mammography by deep learning pre-processing and watershed segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacereddine Boukabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Lemnadjlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Melouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Farida Merouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.632-661. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCVR.2022.10044028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Extraction in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.56-77. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoCaNA, un agent de négociation automatique utilisant la recherche arborescente de Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Post-actes des Journées Francophones sur les Systèmes Multi-Agents, 3 (5-6), pp.645-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and fully distributed method for region-based image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.793-806. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-020-01021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-Agent Approach for Medical-Image Segmentation: Application to Tumor Segmentation in Brain MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.101980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Approach Based on Local Detection of Similarities and Discontinuities for Brain MR Images Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (9), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10916-020-01610-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-Agent Approach for Medical-Image Segmentation: Application to Tumor Segmentation in Brain MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.101980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Agent Systems: State of Affairs and the Road Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Mascardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Weyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Benac Earle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), pp.18-28. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310013.3322175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Step Methodology for Dynamic Construction of a Protein Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachem Kermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizette Boufaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAENG International Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Mining Community Structures in Weighted Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.32-61. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDMMM.2016.075969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance-based Agent model for road traffic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.821-849. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-014-9269-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5), pp.579-593. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-014-0358-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medee Method Framework: a situational approach for organization-centered MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jane Casare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simão Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.430-473. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-013-9228-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of the Agent Environment for Traffic Behavioral Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44750-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-agent system approach for microaneurysm detection in fundus images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Viega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (3), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2013.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on an Infectious Disease Transmission by Flocking Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.196823. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/196823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumor Diffusion in an Interests-Based Dynamic Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.824505. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/824505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPU Load Prediction Using Neuro-Fuzzy and Bayesian Inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (10), pp.1606-1616. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reliable multi-agent systems: An adaptive replication mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-2010-0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of ANFIS Systems for CPU Load Prediction in Metacomputing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (7), pp.1003-1011. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2010.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Génie logiciel multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.571-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation collective d'images à base d'objets polyédriques et courbés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00388758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System to Facilitate Component-based Process Modeling and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (1-2), pp.2290-2305. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-Agent Systems to Study Cells Interaction. International Transactions on Systems Science and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Systems Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAMAP: A New Trust-based Approach for Mobile Agent Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizette Boufaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal in Computer Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.267-283. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11416-007-0056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion automatique de la cohérence de l'interface utilisateur avec l'état de l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Special Issue on the Best Papers of MCSEAI '04, 19, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems, IEEE Computer Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (7), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDSO.2004.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de systèmes multi-agents à partir de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thiéfaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (RSTI2), pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (3), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/4434.788781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Chunking To Improve Websites Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zohir Koufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Keziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OL2A: International Conference on. Optimization, Learning Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ponta Delgada, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformers and Attention Mechanism for Website Classification and Porn Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Yamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Advances in Databases and Information Systems (ADBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barcelone, Spain. pp.140-149, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Website Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohir Koufi Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Keziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahiaoui Itheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Website Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wi-iat59888.2023.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMIR: A Multi-agent Approach for Influence Detection in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing and Artificial Intelligence (DCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Salamanca, Spain. pp.242-253, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38333-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer RoBERTa vs. TF-IDF for websites content-based classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Yamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning meets Ontologies and Natural Language Processing, International Workshop in conjunction with ESWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Financial Fraud Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamu Hussaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunika Mercier-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Science and Information Systems (FedCSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sofia, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2022F35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Model for Opinion mining in Twitter Combining Text and Emojis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Based and Intelligent information and Engineering Systems (KES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Verona, Italy. pp.2628-2637, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a non monotonic agent testing, reasoning about messages and behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Douha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tangier, Morocco. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction Mechanisms for Management of Steam generated by High Temperature Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Błażej Chmielarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bredimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Dignum - Umeå University (Sweden), Oct 2021, Salamanca, Spain. pp.64-76, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85739-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic extraction in social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Data Science and Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence maximization through user interaction modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oriedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Nyongesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/SIGAPP 35th Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Mar 2020, Brno (virtuel), Czech Republic. pp.1888-1890, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3374080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCTS-based Automated Negotiation Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.186-201, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCTS-based Automated Negotiation Agent (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric L R Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1850-1852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordination mechanism to replicate large-scale multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gothenburg, Sweden. pp.130-136, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194133.3194154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent System For Gray Scale Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and its Applications (AIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, El Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoCaNA, un agent de négociation automatique utilisant la recherche arborescente de Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-sixièmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Multi-agent Approach for Medical Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France. pp.198-211, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69131-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche d'ingénierie multiagent à base de ligne de produits logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Boufedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode incrémentale de conception dirigée par les tests pour la simulation multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio-Song Ieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road space allocation: simulation of current practices, towards dynamic allocation using ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium of Transport Simulation, ISTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Homophily-Based Approach for Community Detection in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.501-505, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2014.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on multi-agent management approaches in the context of intelligent energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sevestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Malouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7077030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01888018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a truck-driver model using a hysteresis based analysis and verification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp.1219-1220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'arbitrage décentralisé pour les jeux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'21 - Rencontres francophones du Parallelisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grenoble, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ego-centered affordances in multi-agent traffic simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent systems, AAMAS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles d'hystérésis comme outil d'analyse des comportements de conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. pp.181--190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding simulated driver behavior using hysteresis loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.192--198, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120912-3-BG-2031.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Network and Systems Support for Games (NetGames'2012) (Poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A driver ego-centered environment representation in traffic behavioral simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.249-253, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MAS to Detect Retinal Blood Vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Practical Application of Intelligent Agents and Multi-Agent Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Behavioral simulation in urban and suburban : Representation of the drivers' environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.115-125, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation Based Dynamic Responsibility to Agent Assignement for Critical Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Guemkam Foumthim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Feltus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khedraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.272-275, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Distributed Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Iberoamerican Congress on Pattern Recognition, CIARP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Pucón, Chile. pp.296-303, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25085-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Replication of Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.304-307, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources et réplication adaptative pour fiabiliser les SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Management and Adaptive Replication for Fault-Tolerant MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Massively Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.63-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System of Adaptive Production Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International joint conference on Autonomous Agents and Multi-Agent Systems AAMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1311-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPU Load Prediction Model for Distributed Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal. pp.39-45, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2009.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reliable air traffic control (short paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Agents in Traffic and Transportation Systems (ATT'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Honolulu, HI, United States. pp.146-161, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85449-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00520965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent approach to reliable air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Agent Based Modeling and Simulation (ABModSim'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent pour la segmentation d'images de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissances des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.121-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent based approach for distribution of fingerprint matching in a metacomputing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on New technologies in distributed systems NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reliable Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Autonomous Agents and Multiagent Systems (AAMAS'08) Industrial Track (short paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Model Driven Process For Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Central and Eastern European Conference on Multi-Agent Systems CEEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leipzig, Germany. pp.256-265, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75254-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards autonomic fault-tolerant multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luna Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Latin American Autonomic Computing Symposium (LAACS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Petropolis, RJ, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode dirigée par les modèles pour le développement multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.122-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Central and Eastern European Conference on Multi-Agent Systems (CEEMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leipzig, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75254-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00393820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A potential field-based multi-agent model for contour detection in range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Intelligent Computer Communication and Processing ICCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cluj-Napoca, Romania. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse Interaction Protocols to develop Interactive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Agent technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.411-415, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2006.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiagent systems for validating geological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beiting Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Intelligent Computer Communication and Processing ICCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cluj-Napoca, Romania. pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Agent Interaction in Open Multi-Agent Systems with Fault Tolerant Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Athanázio C. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Agents and Multiagent Systems - from Theory to Application (AMTA'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Québec, PQ, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CellMigration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Active Media Technology, AMT'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Brisbane, Australia. pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Control Strategies for Replication-Based Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luna Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Engineering of Fault-Tolerant Systems (EFTS'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg. pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exploration-Exploitation Dilemma for Adaptive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Workshop on Adaptive Agents and Multi-Agent Systems (AAMAS’05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France. pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive approach for the exploration-exploitation dilemma for learning agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Central and Eastern European Conference on Multi-Agent Systems CEEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.316-325, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent system simulating tumoral cells migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Australian Joint Conference on Artificial Intelligence AJCAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sydney, Australia. pp.624-632, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11589990_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Monterey Workshop on Reliable Systems on Unreliable Networked Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Laguna Beach, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using XCS to build adaptive agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-4), AISB convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Leeds, United Kingdom. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building User Interfaces thanks to Eco-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications, in cooperation with the IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agents pour faciliter la modélisation des interfaces utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2004, Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mécanisme de réplication adaptative pour des SMA tolérants aux pannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2004 - 12èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. pp.125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser la Cohérence des Données Exposées dans une Interface Utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Maghrebian Conference on Software Engineering and Artificial Intelligence (MCSEAI '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Sousse, Tunisie. pp.373-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goliath: an Extensible Model-Based Environment to Develop User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Computer-Aided Design of User Interfaces (CADUI '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Funchal, Isle of Madeira, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3304-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using adaptive Multi-Agent Systems to Simulate Economic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2004 - 3rd International Joint Conference on Autonomous Agents and Multi-Agents Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New York, United States. pp.68-76, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPE Web Services: The COGents way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Nadjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Computer-Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbon, Portugal. pp.1021-1026, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-7946(04)80236-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Organizational-Level Adaptation of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multi Agent Systems (AAMAS '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New-York City, United States. pp.514-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen COGents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Nadjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Logiciels dédiés à la Modélisation et au Calcul Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Rueil-Malmaison, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Computer-Aided Process Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric S. Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pinõl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence Workshop on Intelligent Computing for the Petroleum Industry (ICPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico. pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Adaptation of Replication Strategies for Reliable Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, London, United Kingdom. pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant Multi-Agent Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.672-673, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/544862.544903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents résistants aux pannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École GRID2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS '2002), In Conjunction with ICSE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Fault-Tolerance For Distributed Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Seminar on Advanced Distributed Systems (ERSADS '2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Bertinoro, Italy. pp.195-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fault-Tolerant Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2000 Workshop on Distributed Objects Programming Paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Agents as an Extension of Active Objects - Application to the Simulation of Economic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Africain sur la Recherche en Informatique (CARI'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Dakar, Senegal. pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Intelligent Systems (ICIS'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Quest of the Missing Link between Active Objects and Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ronneby, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Objets Concurrents aux Agents Autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Francophones sur l'Intelligence Artificielle Distribuée et les Systèmes Multi-Agents (JFIADSMA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, La Colle-sur-Loup, France. pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage profond & systèmes multi-agents - Application à la segmentation d'images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Saint Etienne, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems III. Adaptation and Multi-Agent Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tuyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Nowé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 2008, 978-3-540-77947-6. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77949-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Software Agents Technology, digital journal of CEPIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cuesta-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos González-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavón-Mestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Council of European Professional Informatics Societies, 2004, 1684-5285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Windows Malware Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Derhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Chekkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikh Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Seddari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Almomani, I., Maglaras, L.A., Ferrag, M.A., Ayres, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Malware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.119-164, 2024, Security Informatics and Law Enforcement, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34969-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False Alarm Reduction: A Profiling Mechanism and New Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Management, Techniques, and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.291-320, 2018, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-5583-4.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System for production networks simulation: Toward a pheromone-based model for agents’ coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production and Manufacturing System Management: Coordination Approaches and Multi-Site Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.41-57, 2012, 9781466620988. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2098-8.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents et Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessoum Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boissier O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glize P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence : le point sur le i[3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN : 9782364930094, pp. 76-120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System of Adaptive Production Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Based Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5683, Springer, pp.49-60, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13553-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Systems on Unreliable Networked Platforms, Revised Selected Papers of the 12th Monterey Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4322, Springer-Verlag, pp.88-105, 2007, Lecture Notes in Computer Science (LNCS), 978-3-540-71155-1. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71156-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive approach for the exploration-exploitation dilemma and its application to economic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Adaptation in MAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3898, Springer-Verlag, pp.165-176, 2006, Lecture Notes in Computer Science, 978-3-540-33053-0. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11691839_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fault-tolerant massively multiagent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massively Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3446, Springer-Verlag, pp.55-69, 2005, Lecture Notes in Computer Science, 978-3-540-26974-8. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11512073_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms Adaptation in Dynamic Economic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial economics: Agent-based methods in finance, game theory and their application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 564, Springer-Verlag, pp.53-64, 2005, Lecture Notes in Economics and Mathematica Systems, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-28547-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap of Agent-Oriented Software Engineering: The European Agentlink Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cossentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavón-Mestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Software Engineering for Agents Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.430-450, 2004, 978-1402080579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2603, Springer, pp.182-198, 2003, Lecture Notes in Computer Science, 978-3-540-08772-4. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-35828-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Social Influence: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oriedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CReSTIC, Université de Reims. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multiagents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] lip6.2000.012, LIP6. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] lip6.1998.015, LIP6. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaine Mazouzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cormier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107444" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504262v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Messaoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben Romdhane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-021-00855-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Douha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mokhtari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Moussa Berghout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-220359" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacereddine Boukabach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lemnadjlia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Melouah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Farida Merouani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2022.10044028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_56" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ductor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-01021-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101980" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bennai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-020-01610-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02893378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Mascardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Weyns" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ricci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benac Earle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Casals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310013.3322175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachem Kermani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufaida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2016.075969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-014-9269-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime V&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0358-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44750-5_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jane Casare" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brand&#227;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sim&#227;o Sichman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-013-9228-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pereira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Viega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mahdjoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gon&#231;alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2013.12.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsheng Tang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Mao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/196823" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/824505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Beghdad Bey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhammadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKP4QXJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.04.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43VGD3BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199639v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170009v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong Yang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braunschweig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fraga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Marquardt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.11.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH47TGCP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Dib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hacini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-007-0056-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QKJ2SL5M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Ziane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2004.10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Blain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thi&#233;faine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4434.788781" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Koufi Mohamed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Keziou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahiaoui Itheri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat59888.2023.00049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zohir Koufi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itheri Yahiaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38333-5_25" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.321" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725602v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamu Hussaini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2022F35" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381970v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686931" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej Chmielarz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bredimas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85739-4_6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oriedi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374080" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080839v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L R Buron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194133.3194154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895773v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69131-2_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brandao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Boufedji" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Six" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Song Ieng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ghribi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sevestre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7077030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212783v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.81" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470441v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845408v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931400v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876460v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_13" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NRJ91VSC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749726v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00070" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282402v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876448v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_31" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-329K5NZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guemkam Foumthim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feltus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmitt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonhomme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khedraoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.194" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287951v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25085-9_35" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286025v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.206" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295850v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296290v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamichi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2009.8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303870v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416766" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520965v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85449-4_11" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302992v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00393820v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311649v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Jarraya" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41NPGHCK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311646v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351278v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351268v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.109" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351379v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiting Zhu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351839v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Athan&#225;zio C. Gatti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Carvalho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lucena" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351141v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rejeb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_32" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L8BP1H27-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11589990_65" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7SK6K2BG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520377v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Nadjemi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(04)80236-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520382v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496303v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520381v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520383v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520380v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3304-4_8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501428v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.291" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533666v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Fraga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pin&#245;l" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533515v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544437v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charpentier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539416v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544773v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544862.544903" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544751v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571114v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573066v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lac&#244;te" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621691v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629614v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629618v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726819v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Gallay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306105v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tuyls" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Now&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77949-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501417v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cuesta-Morales" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Gonz&#225;lez-Moreno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pav&#243;n-Mestras" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310962v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaoued" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahid Derhab" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Chekkai" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikh Ramdane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Seddari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34969-0_6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065788v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5583-4.ch012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488019v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guessoum Z." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P." TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissier O." TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glize P." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273077v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bree" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2098-8.ch003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293804v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13553-8_5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5JNJLSF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351323v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11691839_10" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H6L2WWSD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420400v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11512073_5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZLXRVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420607v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28547-4_5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cossentino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530325v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Hamel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-35828-5_12" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CPMC83T2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128157v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548302v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547721v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaine Mazouzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cormier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107444" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504262v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Messaoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben Romdhane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-021-00855-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Douha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mokhtari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Moussa Berghout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-220359" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacereddine Boukabach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lemnadjlia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Melouah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Farida Merouani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2022.10044028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_56" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ductor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-01021-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101980" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bennai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-020-01610-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02893378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Mascardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Weyns" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ricci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benac Earle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Casals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310013.3322175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachem Kermani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufaida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2016.075969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-014-9269-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime V&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0358-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jane Casare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brand&#227;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sim&#227;o Sichman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-013-9228-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44750-5_3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pereira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Viega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mahdjoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gon&#231;alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2013.12.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsheng Tang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Mao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/196823" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/824505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Beghdad Bey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhammadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKP4QXJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.04.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43VGD3BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199639v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braunschweig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fraga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Marquardt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.11.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH47TGCP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Dib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hacini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-007-0056-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QKJ2SL5M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Ziane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2004.10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Blain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thi&#233;faine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4434.788781" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zohir Koufi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Keziou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itheri Yahiaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221077v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240974v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Koufi Mohamed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahiaoui Itheri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat59888.2023.00049" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38333-5_25" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamu Hussaini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2022F35" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.321" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686931" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej Chmielarz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bredimas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85739-4_6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oriedi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374080" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080839v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L R Buron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194133.3194154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895773v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69131-2_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brandao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Boufedji" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Six" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Song Ieng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.81" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ghribi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sevestre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7077030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749726v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00070" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282402v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_31" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-329K5NZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_13" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NRJ91VSC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guemkam Foumthim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feltus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmitt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonhomme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khedraoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.194" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287951v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25085-9_35" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286025v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.206" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295850v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298295v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamichi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2009.8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520965v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85449-4_11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302992v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416766" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Jarraya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41NPGHCK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00393820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351278v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351268v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.109" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351379v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiting Zhu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351839v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Athan&#225;zio C. Gatti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Carvalho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lucena" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351141v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rejeb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_32" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L8BP1H27-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11589990_65" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7SK6K2BG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496303v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520382v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3304-4_8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501428v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.291" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521080v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Nadjemi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(04)80236-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520377v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533515v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533666v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Fraga" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pin&#245;l" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539416v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charpentier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544773v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544862.544903" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544751v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544437v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571114v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573066v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lac&#244;te" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629618v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629614v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726819v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Gallay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306105v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tuyls" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Now&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77949-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501417v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cuesta-Morales" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Gonz&#225;lez-Moreno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pav&#243;n-Mestras" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310962v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaoued" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahid Derhab" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Chekkai" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikh Ramdane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Seddari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34969-0_6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065788v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5583-4.ch012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bree" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2098-8.ch003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488019v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guessoum Z." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissier O." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glize P." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293804v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13553-8_5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5JNJLSF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351323v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11691839_10" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H6L2WWSD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420400v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11512073_5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZLXRVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420607v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28547-4_5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cossentino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530325v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Hamel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-35828-5_12" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CPMC83T2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128157v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548302v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547721v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>