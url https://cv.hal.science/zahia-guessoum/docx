--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zahia Guessoum </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de Conférences HDR à l'Université de Reims Champagne-Ardenne depuis septembre 1998 et bénéficiaire de la PEDR depuis septembre 2001. Déléguée CNRS au LIP6 de 2002 à 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses projets de recherche portent sur les agents et systèmes multi-agents adaptatifs. Ses principales contributions sont dans les domaines des SMA adaptatifs, SMA tolérants aux fautes, simulation de systèmes complexes et mécanismes de coordination. Elle est auteurs de plus de 150 papiers dans des journaux et conférences tels que JAMMAS (meilleur journal dans le domaine des SMA), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ou la conférence AAMAS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a animé pendant 10 ans le thème SMA du GdR I3. Elle était membre du comité consultatif de la communauté SMA de 2009 à 2015 et elle participe aux comités de programme de la majorité des conférences dans le domaine des SMA (AAMAS, JFSMA ….). Elle était présidente de la conférence nationale en 2009 (JFSMA’09) et de plusieurs workshops (ALAMAS’04, MMAS’09…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a de nombreuses coopérations nationales (Univ. Valenciennes, IFSTTAR…) et internationales (Université de Sao Paulo, Université de Urbana Champagne, Université de Constantine 2, Université de Sousse ….).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Medical Image Segmentation: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.107444. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion mining in online social media: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Network Analysis and Mining (SNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Social Network Analysis and Mining, 12, pp.5. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-021-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using default logic for agent behavior testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Douha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Moussa Berghout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-220359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents system for breast tumour detection in mammography by deep learning pre-processing and watershed segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacereddine Boukabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Lemnadjlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Melouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Farida Merouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.632-661. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCVR.2022.10044028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Extraction in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.56-77. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoCaNA, un agent de négociation automatique utilisant la recherche arborescente de Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Post-actes des Journées Francophones sur les Systèmes Multi-Agents, 3 (5-6), pp.645-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and fully distributed method for region-based image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.793-806. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-020-01021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-Agent Approach for Medical-Image Segmentation: Application to Tumor Segmentation in Brain MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.101980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Approach Based on Local Detection of Similarities and Discontinuities for Brain MR Images Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (9), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10916-020-01610-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-Agent Approach for Medical-Image Segmentation: Application to Tumor Segmentation in Brain MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.101980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Agent Systems: State of Affairs and the Road Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Mascardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Weyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Benac Earle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), pp.18-28. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310013.3322175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Step Methodology for Dynamic Construction of a Protein Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachem Kermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizette Boufaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAENG International Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Mining Community Structures in Weighted Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.32-61. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDMMM.2016.075969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance-based Agent model for road traffic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.821-849. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-014-9269-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5), pp.579-593. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-014-0358-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medee Method Framework: a situational approach for organization-centered MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jane Casare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simão Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.430-473. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-013-9228-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of the Agent Environment for Traffic Behavioral Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44750-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-agent system approach for microaneurysm detection in fundus images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Viega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (3), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2013.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on an Infectious Disease Transmission by Flocking Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.196823. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/196823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumor Diffusion in an Interests-Based Dynamic Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.824505. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/824505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPU Load Prediction Using Neuro-Fuzzy and Bayesian Inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (10), pp.1606-1616. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reliable multi-agent systems: An adaptive replication mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-2010-0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of ANFIS Systems for CPU Load Prediction in Metacomputing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (7), pp.1003-1011. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2010.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Génie logiciel multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.571-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation collective d'images à base d'objets polyédriques et courbés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00388758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System to Facilitate Component-based Process Modeling and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (1-2), pp.2290-2305. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-Agent Systems to Study Cells Interaction. International Transactions on Systems Science and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Systems Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAMAP: A New Trust-based Approach for Mobile Agent Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizette Boufaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal in Computer Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.267-283. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11416-007-0056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion automatique de la cohérence de l'interface utilisateur avec l'état de l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Special Issue on the Best Papers of MCSEAI '04, 19, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems, IEEE Computer Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (7), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDSO.2004.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de systèmes multi-agents à partir de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thiéfaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (RSTI2), pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (3), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/4434.788781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Chunking To Improve Websites Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zohir Koufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Keziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OL2A: International Conference on. Optimization, Learning Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ponta Delgada, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformers and Attention Mechanism for Website Classification and Porn Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Yamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Advances in Databases and Information Systems (ADBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barcelone, Spain. pp.140-149, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Website Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohir Koufi Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Keziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahiaoui Itheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Website Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wi-iat59888.2023.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMIR: A Multi-agent Approach for Influence Detection in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing and Artificial Intelligence (DCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Salamanca, Spain. pp.242-253, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38333-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer RoBERTa vs. TF-IDF for websites content-based classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Yamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning meets Ontologies and Natural Language Processing, International Workshop in conjunction with ESWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Financial Fraud Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamu Hussaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunika Mercier-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Science and Information Systems (FedCSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sofia, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2022F35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Model for Opinion mining in Twitter Combining Text and Emojis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Based and Intelligent information and Engineering Systems (KES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Verona, Italy. pp.2628-2637, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a non monotonic agent testing, reasoning about messages and behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Douha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tangier, Morocco. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction Mechanisms for Management of Steam generated by High Temperature Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Błażej Chmielarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bredimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Dignum - Umeå University (Sweden), Oct 2021, Salamanca, Spain. pp.64-76, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85739-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic extraction in social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Data Science and Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence maximization through user interaction modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oriedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Nyongesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/SIGAPP 35th Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Mar 2020, Brno (virtuel), Czech Republic. pp.1888-1890, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3374080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCTS-based Automated Negotiation Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.186-201, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCTS-based Automated Negotiation Agent (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric L R Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1850-1852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordination mechanism to replicate large-scale multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gothenburg, Sweden. pp.130-136, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194133.3194154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent System For Gray Scale Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and its Applications (AIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, El Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoCaNA, un agent de négociation automatique utilisant la recherche arborescente de Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-sixièmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Multi-agent Approach for Medical Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France. pp.198-211, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69131-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche d'ingénierie multiagent à base de ligne de produits logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Boufedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode incrémentale de conception dirigée par les tests pour la simulation multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio-Song Ieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road space allocation: simulation of current practices, towards dynamic allocation using ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium of Transport Simulation, ISTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Homophily-Based Approach for Community Detection in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.501-505, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2014.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on multi-agent management approaches in the context of intelligent energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sevestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Malouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7077030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01888018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a truck-driver model using a hysteresis based analysis and verification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp.1219-1220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'arbitrage décentralisé pour les jeux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'21 - Rencontres francophones du Parallelisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grenoble, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ego-centered affordances in multi-agent traffic simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent systems, AAMAS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles d'hystérésis comme outil d'analyse des comportements de conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. pp.181--190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding simulated driver behavior using hysteresis loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.192--198, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120912-3-BG-2031.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Network and Systems Support for Games (NetGames'2012) (Poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A driver ego-centered environment representation in traffic behavioral simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.249-253, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MAS to Detect Retinal Blood Vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Practical Application of Intelligent Agents and Multi-Agent Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Behavioral simulation in urban and suburban : Representation of the drivers' environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.115-125, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation Based Dynamic Responsibility to Agent Assignement for Critical Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Guemkam Foumthim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Feltus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khedraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.272-275, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Distributed Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Iberoamerican Congress on Pattern Recognition, CIARP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Pucón, Chile. pp.296-303, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25085-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Replication of Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.304-307, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources et réplication adaptative pour fiabiliser les SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Management and Adaptive Replication for Fault-Tolerant MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Massively Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.63-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System of Adaptive Production Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International joint conference on Autonomous Agents and Multi-Agent Systems AAMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1311-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPU Load Prediction Model for Distributed Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal. pp.39-45, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2009.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reliable air traffic control (short paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Agents in Traffic and Transportation Systems (ATT'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Honolulu, HI, United States. pp.146-161, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85449-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00520965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent approach to reliable air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Agent Based Modeling and Simulation (ABModSim'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent pour la segmentation d'images de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissances des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.121-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent based approach for distribution of fingerprint matching in a metacomputing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on New technologies in distributed systems NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reliable Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Autonomous Agents and Multiagent Systems (AAMAS'08) Industrial Track (short paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Model Driven Process For Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Central and Eastern European Conference on Multi-Agent Systems CEEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leipzig, Germany. pp.256-265, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75254-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards autonomic fault-tolerant multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luna Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Latin American Autonomic Computing Symposium (LAACS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Petropolis, RJ, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode dirigée par les modèles pour le développement multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.122-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Central and Eastern European Conference on Multi-Agent Systems (CEEMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leipzig, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75254-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00393820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A potential field-based multi-agent model for contour detection in range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Intelligent Computer Communication and Processing ICCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cluj-Napoca, Romania. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse Interaction Protocols to develop Interactive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Agent technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.411-415, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2006.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiagent systems for validating geological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beiting Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Intelligent Computer Communication and Processing ICCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cluj-Napoca, Romania. pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Agent Interaction in Open Multi-Agent Systems with Fault Tolerant Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Athanázio C. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Agents and Multiagent Systems - from Theory to Application (AMTA'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Québec, PQ, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CellMigration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Active Media Technology, AMT'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Brisbane, Australia. pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Control Strategies for Replication-Based Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luna Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Engineering of Fault-Tolerant Systems (EFTS'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg. pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exploration-Exploitation Dilemma for Adaptive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Workshop on Adaptive Agents and Multi-Agent Systems (AAMAS’05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France. pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive approach for the exploration-exploitation dilemma for learning agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Central and Eastern European Conference on Multi-Agent Systems CEEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.316-325, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent system simulating tumoral cells migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Australian Joint Conference on Artificial Intelligence AJCAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sydney, Australia. pp.624-632, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11589990_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Monterey Workshop on Reliable Systems on Unreliable Networked Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Laguna Beach, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using XCS to build adaptive agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-4), AISB convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Leeds, United Kingdom. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building User Interfaces thanks to Eco-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications, in cooperation with the IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agents pour faciliter la modélisation des interfaces utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2004, Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mécanisme de réplication adaptative pour des SMA tolérants aux pannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2004 - 12èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. pp.125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser la Cohérence des Données Exposées dans une Interface Utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Maghrebian Conference on Software Engineering and Artificial Intelligence (MCSEAI '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Sousse, Tunisie. pp.373-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goliath: an Extensible Model-Based Environment to Develop User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Computer-Aided Design of User Interfaces (CADUI '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Funchal, Isle of Madeira, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3304-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using adaptive Multi-Agent Systems to Simulate Economic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2004 - 3rd International Joint Conference on Autonomous Agents and Multi-Agents Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New York, United States. pp.68-76, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPE Web Services: The COGents way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Nadjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Computer-Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbon, Portugal. pp.1021-1026, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-7946(04)80236-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Organizational-Level Adaptation of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multi Agent Systems (AAMAS '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New-York City, United States. pp.514-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen COGents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Nadjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Logiciels dédiés à la Modélisation et au Calcul Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Rueil-Malmaison, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Computer-Aided Process Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric S. Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pinõl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence Workshop on Intelligent Computing for the Petroleum Industry (ICPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico. pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Adaptation of Replication Strategies for Reliable Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, London, United Kingdom. pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant Multi-Agent Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.672-673, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/544862.544903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents résistants aux pannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École GRID2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS '2002), In Conjunction with ICSE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Fault-Tolerance For Distributed Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Seminar on Advanced Distributed Systems (ERSADS '2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Bertinoro, Italy. pp.195-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fault-Tolerant Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2000 Workshop on Distributed Objects Programming Paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Agents as an Extension of Active Objects - Application to the Simulation of Economic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Africain sur la Recherche en Informatique (CARI'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Dakar, Senegal. pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Intelligent Systems (ICIS'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Quest of the Missing Link between Active Objects and Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ronneby, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Objets Concurrents aux Agents Autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Francophones sur l'Intelligence Artificielle Distribuée et les Systèmes Multi-Agents (JFIADSMA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, La Colle-sur-Loup, France. pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage profond & systèmes multi-agents - Application à la segmentation d'images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Saint Etienne, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems III. Adaptation and Multi-Agent Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tuyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Nowé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 2008, 978-3-540-77947-6. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77949-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Software Agents Technology, digital journal of CEPIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cuesta-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos González-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavón-Mestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Council of European Professional Informatics Societies, 2004, 1684-5285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Windows Malware Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Derhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Chekkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikh Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Seddari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Almomani, I., Maglaras, L.A., Ferrag, M.A., Ayres, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Malware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.119-164, 2024, Security Informatics and Law Enforcement, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34969-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False Alarm Reduction: A Profiling Mechanism and New Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Management, Techniques, and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.291-320, 2018, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-5583-4.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System for production networks simulation: Toward a pheromone-based model for agents’ coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production and Manufacturing System Management: Coordination Approaches and Multi-Site Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.41-57, 2012, 9781466620988. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2098-8.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents et Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessoum Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boissier O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glize P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence : le point sur le i[3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN : 9782364930094, pp. 76-120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System of Adaptive Production Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Based Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5683, Springer, pp.49-60, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13553-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Systems on Unreliable Networked Platforms, Revised Selected Papers of the 12th Monterey Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4322, Springer-Verlag, pp.88-105, 2007, Lecture Notes in Computer Science (LNCS), 978-3-540-71155-1. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71156-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive approach for the exploration-exploitation dilemma and its application to economic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Adaptation in MAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3898, Springer-Verlag, pp.165-176, 2006, Lecture Notes in Computer Science, 978-3-540-33053-0. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11691839_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fault-tolerant massively multiagent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massively Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3446, Springer-Verlag, pp.55-69, 2005, Lecture Notes in Computer Science, 978-3-540-26974-8. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11512073_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms Adaptation in Dynamic Economic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial economics: Agent-based methods in finance, game theory and their application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 564, Springer-Verlag, pp.53-64, 2005, Lecture Notes in Economics and Mathematica Systems, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-28547-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap of Agent-Oriented Software Engineering: The European Agentlink Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cossentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavón-Mestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Software Engineering for Agents Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.430-450, 2004, 978-1402080579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2603, Springer, pp.182-198, 2003, Lecture Notes in Computer Science, 978-3-540-08772-4. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-35828-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Social Influence: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oriedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CReSTIC, Université de Reims. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multiagents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] lip6.2000.012, LIP6. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] lip6.1998.015, LIP6. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zahia Guessoum </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de Conférences HDR à l'Université de Reims Champagne-Ardenne depuis septembre 1998 et bénéficiaire de la PEDR depuis septembre 2001. Déléguée CNRS au LIP6 de 2002 à 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses projets de recherche portent sur les agents et systèmes multi-agents adaptatifs. Ses principales contributions sont dans les domaines des SMA adaptatifs, SMA tolérants aux fautes, simulation de systèmes complexes et mécanismes de coordination. Elle est auteurs de plus de 150 papiers dans des journaux et conférences tels que JAMMAS (meilleur journal dans le domaine des SMA), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ou la conférence AAMAS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a animé pendant 10 ans le thème SMA du GdR I3. Elle était membre du comité consultatif de la communauté SMA de 2009 à 2015 et elle participe aux comités de programme de la majorité des conférences dans le domaine des SMA (AAMAS, JFSMA ….). Elle était présidente de la conférence nationale en 2009 (JFSMA’09) et de plusieurs workshops (ALAMAS’04, MMAS’09…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a de nombreuses coopérations nationales (Univ. Valenciennes, IFSTTAR…) et internationales (Université de Sao Paulo, Université de Urbana Champagne, Université de Constantine 2, Université de Sousse ….).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Medical Image Segmentation: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.107444. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using default logic for agent behavior testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Douha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Moussa Berghout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-220359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents system for breast tumour detection in mammography by deep learning pre-processing and watershed segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacereddine Boukabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Lemnadjlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Melouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Farida Merouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.632-661. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCVR.2022.10044028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion mining in online social media: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Network Analysis and Mining (SNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Social Network Analysis and Mining, 12, pp.5. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-021-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Extraction in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.56-77. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoCaNA, un agent de négociation automatique utilisant la recherche arborescente de Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Post-actes des Journées Francophones sur les Systèmes Multi-Agents, 3 (5-6), pp.645-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and fully distributed method for region-based image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.793-806. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-020-01021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-Agent Approach for Medical-Image Segmentation: Application to Tumor Segmentation in Brain MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.101980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Approach Based on Local Detection of Similarities and Discontinuities for Brain MR Images Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (9), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10916-020-01610-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-Agent Approach for Medical-Image Segmentation: Application to Tumor Segmentation in Brain MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.101980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Agent Systems: State of Affairs and the Road Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Mascardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Weyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Benac Earle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), pp.18-28. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310013.3322175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Step Methodology for Dynamic Construction of a Protein Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachem Kermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizette Boufaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAENG International Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Mining Community Structures in Weighted Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.32-61. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDMMM.2016.075969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance-based Agent model for road traffic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.821-849. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-014-9269-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5), pp.579-593. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-014-0358-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of the Agent Environment for Traffic Behavioral Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44750-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medee Method Framework: a situational approach for organization-centered MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jane Casare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simão Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.430-473. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-013-9228-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-agent system approach for microaneurysm detection in fundus images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Viega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (3), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2013.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on an Infectious Disease Transmission by Flocking Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.196823. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/196823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumor Diffusion in an Interests-Based Dynamic Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.824505. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/824505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPU Load Prediction Using Neuro-Fuzzy and Bayesian Inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (10), pp.1606-1616. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reliable multi-agent systems: An adaptive replication mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-2010-0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of ANFIS Systems for CPU Load Prediction in Metacomputing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (7), pp.1003-1011. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2010.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Génie logiciel multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.571-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation collective d'images à base d'objets polyédriques et courbés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00388758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System to Facilitate Component-based Process Modeling and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (1-2), pp.2290-2305. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-Agent Systems to Study Cells Interaction. International Transactions on Systems Science and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Systems Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAMAP: A New Trust-based Approach for Mobile Agent Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizette Boufaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal in Computer Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.267-283. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11416-007-0056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion automatique de la cohérence de l'interface utilisateur avec l'état de l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Special Issue on the Best Papers of MCSEAI '04, 19, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems, IEEE Computer Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (7), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDSO.2004.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de systèmes multi-agents à partir de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thiéfaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (RSTI2), pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (3), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/4434.788781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Website Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohir Koufi Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Keziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahiaoui Itheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Website Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wi-iat59888.2023.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Chunking To Improve Websites Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zohir Koufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Keziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OL2A: International Conference on. Optimization, Learning Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ponta Delgada, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformers and Attention Mechanism for Website Classification and Porn Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Yamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Advances in Databases and Information Systems (ADBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barcelone, Spain. pp.140-149, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMIR: A Multi-agent Approach for Influence Detection in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing and Artificial Intelligence (DCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Salamanca, Spain. pp.242-253, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38333-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer RoBERTa vs. TF-IDF for websites content-based classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Yamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning meets Ontologies and Natural Language Processing, International Workshop in conjunction with ESWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Financial Fraud Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamu Hussaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunika Mercier-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Science and Information Systems (FedCSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sofia, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2022F35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Model for Opinion mining in Twitter Combining Text and Emojis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Based and Intelligent information and Engineering Systems (KES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Verona, Italy. pp.2628-2637, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a non monotonic agent testing, reasoning about messages and behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Douha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tangier, Morocco. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction Mechanisms for Management of Steam generated by High Temperature Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Błażej Chmielarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bredimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Dignum - Umeå University (Sweden), Oct 2021, Salamanca, Spain. pp.64-76, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85739-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic extraction in social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Data Science and Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence maximization through user interaction modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oriedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Nyongesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/SIGAPP 35th Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Mar 2020, Brno (virtuel), Czech Republic. pp.1888-1890, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3374080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCTS-based Automated Negotiation Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.186-201, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCTS-based Automated Negotiation Agent (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric L R Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1850-1852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordination mechanism to replicate large-scale multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gothenburg, Sweden. pp.130-136, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194133.3194154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent System For Gray Scale Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and its Applications (AIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, El Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoCaNA, un agent de négociation automatique utilisant la recherche arborescente de Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-sixièmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Multi-agent Approach for Medical Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France. pp.198-211, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69131-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche d'ingénierie multiagent à base de ligne de produits logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Boufedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode incrémentale de conception dirigée par les tests pour la simulation multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio-Song Ieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road space allocation: simulation of current practices, towards dynamic allocation using ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium of Transport Simulation, ISTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on multi-agent management approaches in the context of intelligent energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sevestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Malouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7077030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01888018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Homophily-Based Approach for Community Detection in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.501-505, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2014.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a truck-driver model using a hysteresis based analysis and verification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp.1219-1220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'arbitrage décentralisé pour les jeux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'21 - Rencontres francophones du Parallelisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grenoble, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ego-centered affordances in multi-agent traffic simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent systems, AAMAS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles d'hystérésis comme outil d'analyse des comportements de conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. pp.181--190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Network and Systems Support for Games (NetGames'2012) (Poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding simulated driver behavior using hysteresis loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.192--198, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120912-3-BG-2031.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A driver ego-centered environment representation in traffic behavioral simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.249-253, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MAS to Detect Retinal Blood Vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Practical Application of Intelligent Agents and Multi-Agent Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Behavioral simulation in urban and suburban : Representation of the drivers' environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.115-125, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation Based Dynamic Responsibility to Agent Assignement for Critical Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Guemkam Foumthim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Feltus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khedraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.272-275, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Distributed Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Iberoamerican Congress on Pattern Recognition, CIARP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Pucón, Chile. pp.296-303, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25085-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Replication of Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.304-307, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources et réplication adaptative pour fiabiliser les SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System of Adaptive Production Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International joint conference on Autonomous Agents and Multi-Agent Systems AAMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1311-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Management and Adaptive Replication for Fault-Tolerant MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Massively Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.63-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPU Load Prediction Model for Distributed Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal. pp.39-45, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2009.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent approach to reliable air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Agent Based Modeling and Simulation (ABModSim'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reliable air traffic control (short paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Agents in Traffic and Transportation Systems (ATT'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Honolulu, HI, United States. pp.146-161, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85449-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00520965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent pour la segmentation d'images de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissances des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.121-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent based approach for distribution of fingerprint matching in a metacomputing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on New technologies in distributed systems NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reliable Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Autonomous Agents and Multiagent Systems (AAMAS'08) Industrial Track (short paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Model Driven Process For Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Central and Eastern European Conference on Multi-Agent Systems CEEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leipzig, Germany. pp.256-265, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75254-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards autonomic fault-tolerant multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luna Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Latin American Autonomic Computing Symposium (LAACS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Petropolis, RJ, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode dirigée par les modèles pour le développement multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.122-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Central and Eastern European Conference on Multi-Agent Systems (CEEMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leipzig, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75254-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00393820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiagent systems for validating geological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beiting Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Intelligent Computer Communication and Processing ICCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cluj-Napoca, Romania. pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Agent Interaction in Open Multi-Agent Systems with Fault Tolerant Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Athanázio C. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Agents and Multiagent Systems - from Theory to Application (AMTA'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Québec, PQ, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A potential field-based multi-agent model for contour detection in range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Intelligent Computer Communication and Processing ICCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cluj-Napoca, Romania. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse Interaction Protocols to develop Interactive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Agent technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.411-415, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2006.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CellMigration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Active Media Technology, AMT'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Brisbane, Australia. pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Control Strategies for Replication-Based Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luna Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Engineering of Fault-Tolerant Systems (EFTS'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg. pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exploration-Exploitation Dilemma for Adaptive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Workshop on Adaptive Agents and Multi-Agent Systems (AAMAS’05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France. pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive approach for the exploration-exploitation dilemma for learning agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Central and Eastern European Conference on Multi-Agent Systems CEEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.316-325, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent system simulating tumoral cells migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Australian Joint Conference on Artificial Intelligence AJCAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sydney, Australia. pp.624-632, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11589990_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Monterey Workshop on Reliable Systems on Unreliable Networked Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Laguna Beach, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser la Cohérence des Données Exposées dans une Interface Utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Maghrebian Conference on Software Engineering and Artificial Intelligence (MCSEAI '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Sousse, Tunisie. pp.373-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mécanisme de réplication adaptative pour des SMA tolérants aux pannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2004 - 12èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. pp.125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using XCS to build adaptive agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-4), AISB convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Leeds, United Kingdom. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building User Interfaces thanks to Eco-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications, in cooperation with the IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agents pour faciliter la modélisation des interfaces utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2004, Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goliath: an Extensible Model-Based Environment to Develop User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Computer-Aided Design of User Interfaces (CADUI '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Funchal, Isle of Madeira, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3304-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using adaptive Multi-Agent Systems to Simulate Economic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2004 - 3rd International Joint Conference on Autonomous Agents and Multi-Agents Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New York, United States. pp.68-76, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Organizational-Level Adaptation of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multi Agent Systems (AAMAS '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New-York City, United States. pp.514-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPE Web Services: The COGents way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Nadjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Computer-Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbon, Portugal. pp.1021-1026, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-7946(04)80236-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen COGents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Nadjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Logiciels dédiés à la Modélisation et au Calcul Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Rueil-Malmaison, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Computer-Aided Process Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric S. Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pinõl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence Workshop on Intelligent Computing for the Petroleum Industry (ICPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico. pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Adaptation of Replication Strategies for Reliable Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, London, United Kingdom. pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant Multi-Agent Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.672-673, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/544862.544903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents résistants aux pannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École GRID2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS '2002), In Conjunction with ICSE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Fault-Tolerance For Distributed Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Seminar on Advanced Distributed Systems (ERSADS '2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Bertinoro, Italy. pp.195-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fault-Tolerant Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2000 Workshop on Distributed Objects Programming Paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Agents as an Extension of Active Objects - Application to the Simulation of Economic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Africain sur la Recherche en Informatique (CARI'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Dakar, Senegal. pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Intelligent Systems (ICIS'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Quest of the Missing Link between Active Objects and Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ronneby, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Objets Concurrents aux Agents Autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Francophones sur l'Intelligence Artificielle Distribuée et les Systèmes Multi-Agents (JFIADSMA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, La Colle-sur-Loup, France. pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage profond & systèmes multi-agents - Application à la segmentation d'images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Saint Etienne, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems III. Adaptation and Multi-Agent Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tuyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Nowé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 2008, 978-3-540-77947-6. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77949-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Software Agents Technology, digital journal of CEPIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cuesta-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos González-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavón-Mestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Council of European Professional Informatics Societies, 2004, 1684-5285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Windows Malware Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Derhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Chekkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikh Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Seddari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Almomani, I., Maglaras, L.A., Ferrag, M.A., Ayres, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Malware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.119-164, 2024, Security Informatics and Law Enforcement, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34969-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False Alarm Reduction: A Profiling Mechanism and New Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Management, Techniques, and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.291-320, 2018, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-5583-4.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System for production networks simulation: Toward a pheromone-based model for agents’ coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production and Manufacturing System Management: Coordination Approaches and Multi-Site Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.41-57, 2012, 9781466620988. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2098-8.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents et Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessoum Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boissier O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glize P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence : le point sur le i[3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN : 9782364930094, pp. 76-120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System of Adaptive Production Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Based Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5683, Springer, pp.49-60, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13553-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Systems on Unreliable Networked Platforms, Revised Selected Papers of the 12th Monterey Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4322, Springer-Verlag, pp.88-105, 2007, Lecture Notes in Computer Science (LNCS), 978-3-540-71155-1. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71156-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive approach for the exploration-exploitation dilemma and its application to economic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Adaptation in MAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3898, Springer-Verlag, pp.165-176, 2006, Lecture Notes in Computer Science, 978-3-540-33053-0. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11691839_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fault-tolerant massively multiagent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massively Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3446, Springer-Verlag, pp.55-69, 2005, Lecture Notes in Computer Science, 978-3-540-26974-8. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11512073_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms Adaptation in Dynamic Economic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial economics: Agent-based methods in finance, game theory and their application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 564, Springer-Verlag, pp.53-64, 2005, Lecture Notes in Economics and Mathematica Systems, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-28547-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap of Agent-Oriented Software Engineering: The European Agentlink Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cossentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavón-Mestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Software Engineering for Agents Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.430-450, 2004, 978-1402080579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2603, Springer, pp.182-198, 2003, Lecture Notes in Computer Science, 978-3-540-08772-4. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-35828-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Social Influence: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oriedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CReSTIC, Université de Reims. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multiagents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] lip6.2000.012, LIP6. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] lip6.1998.015, LIP6. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaine Mazouzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cormier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107444" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504262v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Messaoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben Romdhane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-021-00855-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Douha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mokhtari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Moussa Berghout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-220359" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacereddine Boukabach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lemnadjlia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Melouah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Farida Merouani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2022.10044028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_56" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ductor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-01021-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101980" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bennai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-020-01610-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02893378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Mascardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Weyns" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ricci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benac Earle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Casals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310013.3322175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachem Kermani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufaida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2016.075969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-014-9269-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime V&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0358-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jane Casare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brand&#227;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sim&#227;o Sichman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-013-9228-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44750-5_3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pereira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Viega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mahdjoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gon&#231;alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2013.12.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsheng Tang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Mao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/196823" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/824505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Beghdad Bey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhammadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKP4QXJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.04.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43VGD3BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199639v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braunschweig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fraga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Marquardt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.11.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH47TGCP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Dib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hacini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-007-0056-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QKJ2SL5M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Ziane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2004.10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Blain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thi&#233;faine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4434.788781" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zohir Koufi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Keziou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itheri Yahiaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221077v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240974v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Koufi Mohamed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahiaoui Itheri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat59888.2023.00049" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38333-5_25" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamu Hussaini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2022F35" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.321" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686931" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej Chmielarz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bredimas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85739-4_6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oriedi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374080" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080839v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L R Buron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194133.3194154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895773v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69131-2_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brandao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Boufedji" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Six" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Song Ieng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.81" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ghribi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sevestre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7077030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749726v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00070" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282402v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_31" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-329K5NZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_13" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NRJ91VSC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guemkam Foumthim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feltus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmitt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonhomme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khedraoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.194" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287951v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25085-9_35" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286025v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.206" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295850v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298295v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamichi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2009.8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520965v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85449-4_11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302992v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416766" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Jarraya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41NPGHCK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00393820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351278v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351268v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.109" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351379v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiting Zhu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351839v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Athan&#225;zio C. Gatti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Carvalho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lucena" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351141v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rejeb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_32" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L8BP1H27-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11589990_65" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7SK6K2BG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496303v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520382v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3304-4_8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501428v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.291" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521080v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Nadjemi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(04)80236-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520377v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533515v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533666v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Fraga" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pin&#245;l" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539416v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charpentier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544773v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544862.544903" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544751v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544437v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571114v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573066v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lac&#244;te" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629618v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629614v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726819v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Gallay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306105v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tuyls" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Now&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77949-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501417v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cuesta-Morales" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Gonz&#225;lez-Moreno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pav&#243;n-Mestras" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310962v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaoued" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahid Derhab" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Chekkai" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikh Ramdane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Seddari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34969-0_6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065788v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5583-4.ch012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bree" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2098-8.ch003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488019v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guessoum Z." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissier O." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glize P." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293804v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13553-8_5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5JNJLSF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351323v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11691839_10" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H6L2WWSD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420400v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11512073_5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZLXRVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420607v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28547-4_5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cossentino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530325v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Hamel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-35828-5_12" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CPMC83T2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128157v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548302v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547721v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaine Mazouzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cormier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107444" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Douha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mokhtari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Moussa Berghout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-220359" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacereddine Boukabach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lemnadjlia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Melouah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Farida Merouani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2022.10044028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Messaoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben Romdhane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-021-00855-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_56" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ductor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-01021-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101980" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bennai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-020-01610-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02893378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Mascardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Weyns" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ricci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benac Earle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Casals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310013.3322175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachem Kermani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufaida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2016.075969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-014-9269-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime V&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0358-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44750-5_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jane Casare" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brand&#227;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sim&#227;o Sichman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-013-9228-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pereira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Viega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mahdjoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gon&#231;alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2013.12.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsheng Tang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Mao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/196823" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/824505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Beghdad Bey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhammadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKP4QXJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.04.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43VGD3BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199639v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braunschweig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fraga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Marquardt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.11.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH47TGCP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Dib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hacini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-007-0056-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QKJ2SL5M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Ziane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2004.10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Blain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thi&#233;faine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4434.788781" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Koufi Mohamed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Keziou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahiaoui Itheri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat59888.2023.00049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zohir Koufi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itheri Yahiaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38333-5_25" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamu Hussaini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2022F35" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.321" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686931" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej Chmielarz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bredimas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85739-4_6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oriedi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374080" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080839v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L R Buron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194133.3194154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895773v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69131-2_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brandao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Boufedji" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Six" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Song Ieng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888018v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ghribi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sevestre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7077030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212783v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.81" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749726v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00070" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_31" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-329K5NZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_13" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NRJ91VSC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guemkam Foumthim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feltus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmitt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonhomme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khedraoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.194" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287951v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25085-9_35" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286025v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.206" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295850v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296290v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamichi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2009.8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520965v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85449-4_11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302992v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416766" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Jarraya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41NPGHCK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00393820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351379v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiting Zhu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351839v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Athan&#225;zio C. Gatti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Carvalho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lucena" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351278v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351268v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.109" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351141v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rejeb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_32" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L8BP1H27-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11589990_65" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7SK6K2BG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520382v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496303v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520381v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520383v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3304-4_8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501428v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.291" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520377v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521080v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Nadjemi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(04)80236-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533515v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533666v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Fraga" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pin&#245;l" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539416v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charpentier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544773v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544862.544903" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544751v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544437v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571114v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573066v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lac&#244;te" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629618v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629614v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726819v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Gallay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306105v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tuyls" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Now&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77949-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501417v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cuesta-Morales" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Gonz&#225;lez-Moreno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pav&#243;n-Mestras" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310962v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaoued" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahid Derhab" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Chekkai" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikh Ramdane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Seddari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34969-0_6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065788v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5583-4.ch012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bree" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2098-8.ch003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488019v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guessoum Z." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissier O." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glize P." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293804v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13553-8_5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5JNJLSF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351323v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11691839_10" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H6L2WWSD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420400v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11512073_5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZLXRVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420607v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28547-4_5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cossentino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530325v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Hamel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-35828-5_12" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CPMC83T2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128157v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548302v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547721v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>