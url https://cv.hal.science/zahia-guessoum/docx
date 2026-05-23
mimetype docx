--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zahia Guessoum </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de Conférences HDR à l'Université de Reims Champagne-Ardenne depuis septembre 1998 et bénéficiaire de la PEDR depuis septembre 2001. Déléguée CNRS au LIP6 de 2002 à 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses projets de recherche portent sur les agents et systèmes multi-agents adaptatifs. Ses principales contributions sont dans les domaines des SMA adaptatifs, SMA tolérants aux fautes, simulation de systèmes complexes et mécanismes de coordination. Elle est auteurs de plus de 150 papiers dans des journaux et conférences tels que JAMMAS (meilleur journal dans le domaine des SMA), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ou la conférence AAMAS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a animé pendant 10 ans le thème SMA du GdR I3. Elle était membre du comité consultatif de la communauté SMA de 2009 à 2015 et elle participe aux comités de programme de la majorité des conférences dans le domaine des SMA (AAMAS, JFSMA ….). Elle était présidente de la conférence nationale en 2009 (JFSMA’09) et de plusieurs workshops (ALAMAS’04, MMAS’09…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a de nombreuses coopérations nationales (Univ. Valenciennes, IFSTTAR…) et internationales (Université de Sao Paulo, Université de Urbana Champagne, Université de Constantine 2, Université de Sousse ….).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Medical Image Segmentation: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.107444. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using default logic for agent behavior testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Douha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Moussa Berghout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-220359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents system for breast tumour detection in mammography by deep learning pre-processing and watershed segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacereddine Boukabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Lemnadjlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Melouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Farida Merouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.632-661. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCVR.2022.10044028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion mining in online social media: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Network Analysis and Mining (SNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Social Network Analysis and Mining, 12, pp.5. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-021-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Extraction in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.56-77. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoCaNA, un agent de négociation automatique utilisant la recherche arborescente de Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Post-actes des Journées Francophones sur les Systèmes Multi-Agents, 3 (5-6), pp.645-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and fully distributed method for region-based image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.793-806. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-020-01021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-Agent Approach for Medical-Image Segmentation: Application to Tumor Segmentation in Brain MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.101980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Approach Based on Local Detection of Similarities and Discontinuities for Brain MR Images Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (9), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10916-020-01610-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-Agent Approach for Medical-Image Segmentation: Application to Tumor Segmentation in Brain MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.101980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Agent Systems: State of Affairs and the Road Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Mascardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Weyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Benac Earle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), pp.18-28. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310013.3322175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Step Methodology for Dynamic Construction of a Protein Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachem Kermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizette Boufaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAENG International Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Mining Community Structures in Weighted Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.32-61. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDMMM.2016.075969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance-based Agent model for road traffic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.821-849. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-014-9269-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5), pp.579-593. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-014-0358-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of the Agent Environment for Traffic Behavioral Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44750-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medee Method Framework: a situational approach for organization-centered MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jane Casare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simão Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.430-473. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-013-9228-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-agent system approach for microaneurysm detection in fundus images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Viega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (3), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2013.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on an Infectious Disease Transmission by Flocking Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.196823. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/196823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumor Diffusion in an Interests-Based Dynamic Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.824505. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/824505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPU Load Prediction Using Neuro-Fuzzy and Bayesian Inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (10), pp.1606-1616. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reliable multi-agent systems: An adaptive replication mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-2010-0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of ANFIS Systems for CPU Load Prediction in Metacomputing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (7), pp.1003-1011. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2010.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Génie logiciel multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.571-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation collective d'images à base d'objets polyédriques et courbés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00388758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System to Facilitate Component-based Process Modeling and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (1-2), pp.2290-2305. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-Agent Systems to Study Cells Interaction. International Transactions on Systems Science and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Systems Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAMAP: A New Trust-based Approach for Mobile Agent Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizette Boufaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal in Computer Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.267-283. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11416-007-0056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion automatique de la cohérence de l'interface utilisateur avec l'état de l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Special Issue on the Best Papers of MCSEAI '04, 19, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems, IEEE Computer Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (7), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDSO.2004.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de systèmes multi-agents à partir de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thiéfaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (RSTI2), pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (3), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/4434.788781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Website Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohir Koufi Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Keziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahiaoui Itheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Website Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wi-iat59888.2023.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Chunking To Improve Websites Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zohir Koufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Keziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OL2A: International Conference on. Optimization, Learning Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ponta Delgada, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformers and Attention Mechanism for Website Classification and Porn Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Yamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Advances in Databases and Information Systems (ADBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barcelone, Spain. pp.140-149, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMIR: A Multi-agent Approach for Influence Detection in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing and Artificial Intelligence (DCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Salamanca, Spain. pp.242-253, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38333-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer RoBERTa vs. TF-IDF for websites content-based classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Yamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning meets Ontologies and Natural Language Processing, International Workshop in conjunction with ESWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Financial Fraud Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamu Hussaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunika Mercier-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Science and Information Systems (FedCSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sofia, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2022F35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Model for Opinion mining in Twitter Combining Text and Emojis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Based and Intelligent information and Engineering Systems (KES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Verona, Italy. pp.2628-2637, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a non monotonic agent testing, reasoning about messages and behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Douha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tangier, Morocco. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction Mechanisms for Management of Steam generated by High Temperature Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Błażej Chmielarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bredimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Dignum - Umeå University (Sweden), Oct 2021, Salamanca, Spain. pp.64-76, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85739-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic extraction in social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Data Science and Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence maximization through user interaction modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oriedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Nyongesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/SIGAPP 35th Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Mar 2020, Brno (virtuel), Czech Republic. pp.1888-1890, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3374080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCTS-based Automated Negotiation Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.186-201, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCTS-based Automated Negotiation Agent (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric L R Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1850-1852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordination mechanism to replicate large-scale multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gothenburg, Sweden. pp.130-136, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194133.3194154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent System For Gray Scale Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and its Applications (AIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, El Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoCaNA, un agent de négociation automatique utilisant la recherche arborescente de Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-sixièmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Multi-agent Approach for Medical Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France. pp.198-211, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69131-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche d'ingénierie multiagent à base de ligne de produits logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Boufedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode incrémentale de conception dirigée par les tests pour la simulation multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio-Song Ieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road space allocation: simulation of current practices, towards dynamic allocation using ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium of Transport Simulation, ISTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on multi-agent management approaches in the context of intelligent energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sevestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Malouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7077030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01888018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Homophily-Based Approach for Community Detection in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.501-505, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2014.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a truck-driver model using a hysteresis based analysis and verification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp.1219-1220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'arbitrage décentralisé pour les jeux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'21 - Rencontres francophones du Parallelisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grenoble, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ego-centered affordances in multi-agent traffic simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent systems, AAMAS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles d'hystérésis comme outil d'analyse des comportements de conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. pp.181--190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Network and Systems Support for Games (NetGames'2012) (Poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding simulated driver behavior using hysteresis loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.192--198, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120912-3-BG-2031.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A driver ego-centered environment representation in traffic behavioral simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.249-253, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MAS to Detect Retinal Blood Vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Practical Application of Intelligent Agents and Multi-Agent Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Behavioral simulation in urban and suburban : Representation of the drivers' environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.115-125, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation Based Dynamic Responsibility to Agent Assignement for Critical Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Guemkam Foumthim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Feltus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khedraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.272-275, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Distributed Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Iberoamerican Congress on Pattern Recognition, CIARP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Pucón, Chile. pp.296-303, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25085-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Replication of Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.304-307, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources et réplication adaptative pour fiabiliser les SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System of Adaptive Production Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International joint conference on Autonomous Agents and Multi-Agent Systems AAMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1311-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Management and Adaptive Replication for Fault-Tolerant MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Massively Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.63-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPU Load Prediction Model for Distributed Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal. pp.39-45, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2009.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent approach to reliable air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Agent Based Modeling and Simulation (ABModSim'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reliable air traffic control (short paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Agents in Traffic and Transportation Systems (ATT'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Honolulu, HI, United States. pp.146-161, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85449-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00520965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent pour la segmentation d'images de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissances des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.121-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent based approach for distribution of fingerprint matching in a metacomputing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on New technologies in distributed systems NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reliable Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Autonomous Agents and Multiagent Systems (AAMAS'08) Industrial Track (short paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Model Driven Process For Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Central and Eastern European Conference on Multi-Agent Systems CEEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leipzig, Germany. pp.256-265, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75254-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards autonomic fault-tolerant multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luna Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Latin American Autonomic Computing Symposium (LAACS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Petropolis, RJ, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode dirigée par les modèles pour le développement multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.122-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Central and Eastern European Conference on Multi-Agent Systems (CEEMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leipzig, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75254-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00393820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiagent systems for validating geological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beiting Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Intelligent Computer Communication and Processing ICCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cluj-Napoca, Romania. pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Agent Interaction in Open Multi-Agent Systems with Fault Tolerant Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Athanázio C. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Agents and Multiagent Systems - from Theory to Application (AMTA'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Québec, PQ, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A potential field-based multi-agent model for contour detection in range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Intelligent Computer Communication and Processing ICCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cluj-Napoca, Romania. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse Interaction Protocols to develop Interactive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Agent technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.411-415, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2006.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CellMigration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Active Media Technology, AMT'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Brisbane, Australia. pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Control Strategies for Replication-Based Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luna Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Engineering of Fault-Tolerant Systems (EFTS'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg. pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exploration-Exploitation Dilemma for Adaptive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Workshop on Adaptive Agents and Multi-Agent Systems (AAMAS’05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France. pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive approach for the exploration-exploitation dilemma for learning agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Central and Eastern European Conference on Multi-Agent Systems CEEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.316-325, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent system simulating tumoral cells migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Australian Joint Conference on Artificial Intelligence AJCAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sydney, Australia. pp.624-632, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11589990_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Monterey Workshop on Reliable Systems on Unreliable Networked Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Laguna Beach, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser la Cohérence des Données Exposées dans une Interface Utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Maghrebian Conference on Software Engineering and Artificial Intelligence (MCSEAI '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Sousse, Tunisie. pp.373-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mécanisme de réplication adaptative pour des SMA tolérants aux pannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2004 - 12èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. pp.125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using XCS to build adaptive agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-4), AISB convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Leeds, United Kingdom. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building User Interfaces thanks to Eco-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications, in cooperation with the IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agents pour faciliter la modélisation des interfaces utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2004, Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goliath: an Extensible Model-Based Environment to Develop User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Computer-Aided Design of User Interfaces (CADUI '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Funchal, Isle of Madeira, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3304-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using adaptive Multi-Agent Systems to Simulate Economic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2004 - 3rd International Joint Conference on Autonomous Agents and Multi-Agents Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New York, United States. pp.68-76, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Organizational-Level Adaptation of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multi Agent Systems (AAMAS '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New-York City, United States. pp.514-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPE Web Services: The COGents way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Nadjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Computer-Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbon, Portugal. pp.1021-1026, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-7946(04)80236-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen COGents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Nadjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Logiciels dédiés à la Modélisation et au Calcul Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Rueil-Malmaison, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Computer-Aided Process Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric S. Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pinõl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence Workshop on Intelligent Computing for the Petroleum Industry (ICPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico. pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Adaptation of Replication Strategies for Reliable Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, London, United Kingdom. pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant Multi-Agent Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.672-673, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/544862.544903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents résistants aux pannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École GRID2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS '2002), In Conjunction with ICSE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Fault-Tolerance For Distributed Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Seminar on Advanced Distributed Systems (ERSADS '2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Bertinoro, Italy. pp.195-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fault-Tolerant Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2000 Workshop on Distributed Objects Programming Paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Agents as an Extension of Active Objects - Application to the Simulation of Economic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Africain sur la Recherche en Informatique (CARI'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Dakar, Senegal. pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Intelligent Systems (ICIS'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Quest of the Missing Link between Active Objects and Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ronneby, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Objets Concurrents aux Agents Autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Francophones sur l'Intelligence Artificielle Distribuée et les Systèmes Multi-Agents (JFIADSMA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, La Colle-sur-Loup, France. pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage profond & systèmes multi-agents - Application à la segmentation d'images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Saint Etienne, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems III. Adaptation and Multi-Agent Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tuyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Nowé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 2008, 978-3-540-77947-6. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77949-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Software Agents Technology, digital journal of CEPIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cuesta-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos González-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavón-Mestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Council of European Professional Informatics Societies, 2004, 1684-5285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Windows Malware Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Derhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Chekkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikh Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Seddari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Almomani, I., Maglaras, L.A., Ferrag, M.A., Ayres, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Malware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.119-164, 2024, Security Informatics and Law Enforcement, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34969-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False Alarm Reduction: A Profiling Mechanism and New Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Management, Techniques, and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.291-320, 2018, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-5583-4.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System for production networks simulation: Toward a pheromone-based model for agents’ coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production and Manufacturing System Management: Coordination Approaches and Multi-Site Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.41-57, 2012, 9781466620988. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2098-8.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents et Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessoum Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boissier O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glize P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence : le point sur le i[3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN : 9782364930094, pp. 76-120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System of Adaptive Production Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Based Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5683, Springer, pp.49-60, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13553-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Systems on Unreliable Networked Platforms, Revised Selected Papers of the 12th Monterey Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4322, Springer-Verlag, pp.88-105, 2007, Lecture Notes in Computer Science (LNCS), 978-3-540-71155-1. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71156-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive approach for the exploration-exploitation dilemma and its application to economic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Adaptation in MAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3898, Springer-Verlag, pp.165-176, 2006, Lecture Notes in Computer Science, 978-3-540-33053-0. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11691839_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fault-tolerant massively multiagent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massively Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3446, Springer-Verlag, pp.55-69, 2005, Lecture Notes in Computer Science, 978-3-540-26974-8. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11512073_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms Adaptation in Dynamic Economic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial economics: Agent-based methods in finance, game theory and their application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 564, Springer-Verlag, pp.53-64, 2005, Lecture Notes in Economics and Mathematica Systems, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-28547-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap of Agent-Oriented Software Engineering: The European Agentlink Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cossentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavón-Mestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Software Engineering for Agents Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.430-450, 2004, 978-1402080579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2603, Springer, pp.182-198, 2003, Lecture Notes in Computer Science, 978-3-540-08772-4. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-35828-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Social Influence: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oriedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CReSTIC, Université de Reims. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multiagents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] lip6.2000.012, LIP6. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] lip6.1998.015, LIP6. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zahia Guessoum </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de Conférences HDR à l'Université de Reims Champagne-Ardenne depuis septembre 1998 et bénéficiaire de la PEDR depuis septembre 2001. Déléguée CNRS au LIP6 de 2002 à 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses projets de recherche portent sur les agents et systèmes multi-agents adaptatifs. Ses principales contributions sont dans les domaines des SMA adaptatifs, SMA tolérants aux fautes, simulation de systèmes complexes et mécanismes de coordination. Elle est auteurs de plus de 150 papiers dans des journaux et conférences tels que JAMMAS (meilleur journal dans le domaine des SMA), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ou la conférence AAMAS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a animé pendant 10 ans le thème SMA du GdR I3. Elle était membre du comité consultatif de la communauté SMA de 2009 à 2015 et elle participe aux comités de programme de la majorité des conférences dans le domaine des SMA (AAMAS, JFSMA ….). Elle était présidente de la conférence nationale en 2009 (JFSMA’09) et de plusieurs workshops (ALAMAS’04, MMAS’09…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a de nombreuses coopérations nationales (Univ. Valenciennes, IFSTTAR…) et internationales (Université de Sao Paulo, Université de Urbana Champagne, Université de Constantine 2, Université de Sousse ….).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Medical Image Segmentation: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.107444. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using default logic for agent behavior testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Douha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Moussa Berghout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-220359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents system for breast tumour detection in mammography by deep learning pre-processing and watershed segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacereddine Boukabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Lemnadjlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Melouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Farida Merouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.632-661. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCVR.2022.10044028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion mining in online social media: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Network Analysis and Mining (SNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Social Network Analysis and Mining, 12, pp.5. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-021-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Extraction in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.56-77. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoCaNA, un agent de négociation automatique utilisant la recherche arborescente de Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Post-actes des Journées Francophones sur les Systèmes Multi-Agents, 3 (5-6), pp.645-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and fully distributed method for region-based image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.793-806. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-020-01021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-Agent Approach for Medical-Image Segmentation: Application to Tumor Segmentation in Brain MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.101980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Approach Based on Local Detection of Similarities and Discontinuities for Brain MR Images Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (9), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10916-020-01610-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-Agent Approach for Medical-Image Segmentation: Application to Tumor Segmentation in Brain MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.101980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Agent Systems: State of Affairs and the Road Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Mascardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Weyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Benac Earle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), pp.18-28. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310013.3322175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Step Methodology for Dynamic Construction of a Protein Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachem Kermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizette Boufaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAENG International Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Mining Community Structures in Weighted Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.32-61. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDMMM.2016.075969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance-based Agent model for road traffic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.821-849. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-014-9269-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5), pp.579-593. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-014-0358-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medee Method Framework: a situational approach for organization-centered MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jane Casare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simão Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.430-473. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-013-9228-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of the Agent Environment for Traffic Behavioral Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44750-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-agent system approach for microaneurysm detection in fundus images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Viega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (3), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2013.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on an Infectious Disease Transmission by Flocking Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.196823. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/196823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumor Diffusion in an Interests-Based Dynamic Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.824505. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/824505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPU Load Prediction Using Neuro-Fuzzy and Bayesian Inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (10), pp.1606-1616. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reliable multi-agent systems: An adaptive replication mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-2010-0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Génie logiciel multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.571-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of ANFIS Systems for CPU Load Prediction in Metacomputing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (7), pp.1003-1011. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2010.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation collective d'images à base d'objets polyédriques et courbés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00388758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System to Facilitate Component-based Process Modeling and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (1-2), pp.2290-2305. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-Agent Systems to Study Cells Interaction. International Transactions on Systems Science and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Systems Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAMAP: A New Trust-based Approach for Mobile Agent Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizette Boufaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal in Computer Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.267-283. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11416-007-0056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion automatique de la cohérence de l'interface utilisateur avec l'état de l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Special Issue on the Best Papers of MCSEAI '04, 19, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems, IEEE Computer Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Distributed Systems Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (7), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDSO.2004.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de systèmes multi-agents à partir de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thiéfaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (RSTI2), pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (3), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/4434.788781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Website Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohir Koufi Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Keziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahiaoui Itheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward Website Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wi-iat59888.2023.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Chunking To Improve Websites Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zohir Koufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Keziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OL2A: International Conference on. Optimization, Learning Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ponta Delgada, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformers and Attention Mechanism for Website Classification and Porn Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Yamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Advances in Databases and Information Systems (ADBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barcelone, Spain. pp.140-149, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMIR: A Multi-agent Approach for Influence Detection in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing and Artificial Intelligence (DCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Salamanca, Spain. pp.242-253, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38333-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer RoBERTa vs. TF-IDF for websites content-based classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Yamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning meets Ontologies and Natural Language Processing, International Workshop in conjunction with ESWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Financial Fraud Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamu Hussaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunika Mercier-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Science and Information Systems (FedCSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sofia, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2022F35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Model for Opinion mining in Twitter Combining Text and Emojis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Based and Intelligent information and Engineering Systems (KES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Verona, Italy. pp.2628-2637, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a non monotonic agent testing, reasoning about messages and behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Douha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tangier, Morocco. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction Mechanisms for Management of Steam generated by High Temperature Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Błażej Chmielarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bredimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Dignum - Umeå University (Sweden), Oct 2021, Salamanca, Spain. pp.64-76, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85739-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic extraction in social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Data Science and Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence maximization through user interaction modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oriedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Nyongesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/SIGAPP 35th Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Mar 2020, Brno (virtuel), Czech Republic. pp.1888-1890, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3374080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCTS-based Automated Negotiation Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.186-201, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCTS-based Automated Negotiation Agent (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric L R Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1850-1852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordination mechanism to replicate large-scale multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gothenburg, Sweden. pp.130-136, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194133.3194154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent System For Gray Scale Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and its Applications (AIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, El Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoCaNA, un agent de négociation automatique utilisant la recherche arborescente de Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-sixièmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Multi-agent Approach for Medical Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems (PRIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France. pp.198-211, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69131-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche d'ingénierie multiagent à base de ligne de produits logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Boufedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode incrémentale de conception dirigée par les tests pour la simulation multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio-Song Ieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road space allocation: simulation of current practices, towards dynamic allocation using ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium of Transport Simulation, ISTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Homophily-Based Approach for Community Detection in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Zardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.501-505, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2014.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on multi-agent management approaches in the context of intelligent energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sevestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Malouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7077030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01888018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a truck-driver model using a hysteresis based analysis and verification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp.1219-1220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'arbitrage décentralisé pour les jeux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'21 - Rencontres francophones du Parallelisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grenoble, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ego-centered affordances in multi-agent traffic simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent systems, AAMAS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles d'hystérésis comme outil d'analyse des comportements de conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. pp.181--190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Network and Systems Support for Games (NetGames'2012) (Poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding simulated driver behavior using hysteresis loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sio Song Ieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.192--198, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120912-3-BG-2031.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A driver ego-centered environment representation in traffic behavioral simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.249-253, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MAS to Detect Retinal Blood Vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Practical Application of Intelligent Agents and Multi-Agent Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Behavioral simulation in urban and suburban : Representation of the drivers' environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feirouz Ksontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.115-125, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation Based Dynamic Responsibility to Agent Assignement for Critical Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Guemkam Foumthim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Feltus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khedraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.272-275, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Distributed Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Iberoamerican Congress on Pattern Recognition, CIARP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Pucón, Chile. pp.296-303, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25085-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Replication of Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.304-307, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources et réplication adaptative pour fiabiliser les SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System of Adaptive Production Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International joint conference on Autonomous Agents and Multi-Agent Systems AAMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1311-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Management and Adaptive Replication for Fault-Tolerant MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ductor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Massively Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.63-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPU Load Prediction Model for Distributed Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lisbon, Portugal. pp.39-45, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2009.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent approach to reliable air traffic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Agent Based Modeling and Simulation (ABModSim'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reliable air traffic control (short paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Agents in Traffic and Transportation Systems (ATT'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Honolulu, HI, United States. pp.146-161, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85449-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00520965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent pour la segmentation d'images de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissances des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.121-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent based approach for distribution of fingerprint matching in a metacomputing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Beghdad Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on New technologies in distributed systems NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1416729.1416766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reliable Air Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Autonomous Agents and Multiagent Systems (AAMAS'08) Industrial Track (short paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Model Driven Process For Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Central and Eastern European Conference on Multi-Agent Systems CEEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leipzig, Germany. pp.256-265, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75254-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards autonomic fault-tolerant multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luna Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Latin American Autonomic Computing Symposium (LAACS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Petropolis, RJ, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode dirigée par les modèles pour le développement multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.122-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Approach for Range Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Central and Eastern European Conference on Multi-Agent Systems (CEEMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leipzig, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75254-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00393820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiagent systems for validating geological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beiting Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Intelligent Computer Communication and Processing ICCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cluj-Napoca, Romania. pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Agent Interaction in Open Multi-Agent Systems with Fault Tolerant Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Athanázio C. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Agents and Multiagent Systems - from Theory to Application (AMTA'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Québec, PQ, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A potential field-based multi-agent model for contour detection in range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Batouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Intelligent Computer Communication and Processing ICCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cluj-Napoca, Romania. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse Interaction Protocols to develop Interactive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Agent technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.411-415, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2006.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CellMigration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Active Media Technology, AMT'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Brisbane, Australia. pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Control Strategies for Replication-Based Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luna Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Engineering of Fault-Tolerant Systems (EFTS'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg. pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exploration-Exploitation Dilemma for Adaptive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Workshop on Adaptive Agents and Multi-Agent Systems (AAMAS’05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France. pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive approach for the exploration-exploitation dilemma for learning agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Central and Eastern European Conference on Multi-Agent Systems CEEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.316-325, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent system simulating tumoral cells migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Australian Joint Conference on Artificial Intelligence AJCAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sydney, Australia. pp.624-632, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11589990_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Monterey Workshop on Reliable Systems on Unreliable Networked Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Laguna Beach, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mécanisme de réplication adaptative pour des SMA tolérants aux pannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2004 - 12èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. pp.125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatiser la Cohérence des Données Exposées dans une Interface Utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Maghrebian Conference on Software Engineering and Artificial Intelligence (MCSEAI '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Sousse, Tunisie. pp.373-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using XCS to build adaptive agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-4), AISB convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Leeds, United Kingdom. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building User Interfaces thanks to Eco-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications, in cooperation with the IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agents pour faciliter la modélisation des interfaces utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2004, Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goliath: an Extensible Model-Based Environment to Develop User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Computer-Aided Design of User Interfaces (CADUI '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Funchal, Isle of Madeira, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3304-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using adaptive Multi-Agent Systems to Simulate Economic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2004 - 3rd International Joint Conference on Autonomous Agents and Multi-Agents Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New York, United States. pp.68-76, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPE Web Services: The COGents way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Nadjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Computer-Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbon, Portugal. pp.1021-1026, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-7946(04)80236-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Organizational-Level Adaptation of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multi Agent Systems (AAMAS '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New-York City, United States. pp.514-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen COGents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Nadjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Logiciels dédiés à la Modélisation et au Calcul Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Rueil-Malmaison, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Computer-Aided Process Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Braunschweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric S. Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pinõl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence Workshop on Intelligent Computing for the Petroleum Industry (ICPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico. pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Adaptation of Replication Strategies for Reliable Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, London, United Kingdom. pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant Multi-Agent Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.672-673, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/544862.544903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents résistants aux pannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École GRID2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Software Engineering for Large-Scale Multi-Agent Systems (SELMAS '2002), In Conjunction with ICSE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Fault-Tolerant Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Fault-Tolerance For Distributed Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Seminar on Advanced Distributed Systems (ERSADS '2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Bertinoro, Italy. pp.195-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Fault-Tolerant Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2000 Workshop on Distributed Objects Programming Paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Agents as an Extension of Active Objects - Application to the Simulation of Economic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Africain sur la Recherche en Informatique (CARI'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Dakar, Senegal. pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Intelligent Systems (ICIS'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Quest of the Missing Link between Active Objects and Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Modeling an Autonomous Agent in a Multi-Agent World (MAAMAW'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ronneby, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Objets Concurrents aux Agents Autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées Francophones sur l'Intelligence Artificielle Distribuée et les Systèmes Multi-Agents (JFIADSMA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, La Colle-sur-Loup, France. pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage profond & systèmes multi-agents - Application à la segmentation d'images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Bennai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaine Mazouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Saint Etienne, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems III. Adaptation and Multi-Agent Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tuyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Nowé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 2008, 978-3-540-77947-6. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77949-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Software Agents Technology, digital journal of CEPIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cuesta-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos González-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavón-Mestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Council of European Professional Informatics Societies, 2004, 1684-5285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Windows Malware Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Derhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Chekkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikh Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Seddari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Almomani, I., Maglaras, L.A., Ferrag, M.A., Ayres, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber Malware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.119-164, 2024, Security Informatics and Law Enforcement, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34969-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False Alarm Reduction: A Profiling Mechanism and New Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Management, Techniques, and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.291-320, 2018, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-5583-4.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System for production networks simulation: Toward a pheromone-based model for agents’ coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production and Manufacturing System Management: Coordination Approaches and Multi-Site Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.41-57, 2012, 9781466620988. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2098-8.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents et Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessoum Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boissier O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glize P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence : le point sur le i[3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN : 9782364930094, pp. 76-120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System of Adaptive Production Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mangalagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Based Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5683, Springer, pp.49-60, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13553-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARX - A Self-Healing Framework for Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Systems on Unreliable Networked Platforms, Revised Selected Papers of the 12th Monterey Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4322, Springer-Verlag, pp.88-105, 2007, Lecture Notes in Computer Science (LNCS), 978-3-540-71155-1. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71156-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive approach for the exploration-exploitation dilemma and its application to economic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Adaptation in MAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3898, Springer-Verlag, pp.165-176, 2006, Lecture Notes in Computer Science, 978-3-540-33053-0. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11691839_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fault-tolerant massively multiagent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massively Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3446, Springer-Verlag, pp.55-69, 2005, Lecture Notes in Computer Science, 978-3-540-26974-8. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11512073_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms Adaptation in Dynamic Economic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial economics: Agent-based methods in finance, game theory and their application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 564, Springer-Verlag, pp.53-64, 2005, Lecture Notes in Economics and Mathematica Systems, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-28547-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap of Agent-Oriented Software Engineering: The European Agentlink Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cossentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavón-Mestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Software Engineering for Agents Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.430-450, 2004, 978-1402080579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Adaptive Replication for Large-Scale Reliable Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athmane Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2603, Springer, pp.182-198, 2003, Lecture Notes in Computer Science, 978-3-540-08772-4. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-35828-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Social Influence: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oriedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CReSTIC, Université de Reims. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multiagents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] lip6.2000.012, LIP6. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Active Objects to Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] lip6.1998.015, LIP6. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaine Mazouzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cormier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107444" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Douha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mokhtari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Moussa Berghout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-220359" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacereddine Boukabach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lemnadjlia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Melouah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Farida Merouani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2022.10044028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Messaoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben Romdhane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-021-00855-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_56" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ductor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-01021-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101980" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bennai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-020-01610-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02893378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Mascardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Weyns" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ricci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benac Earle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Casals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310013.3322175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachem Kermani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufaida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2016.075969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-014-9269-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime V&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0358-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44750-5_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jane Casare" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brand&#227;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sim&#227;o Sichman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-013-9228-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pereira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Viega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mahdjoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gon&#231;alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2013.12.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsheng Tang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Mao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/196823" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/824505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Beghdad Bey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhammadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKP4QXJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.04.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43VGD3BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199639v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braunschweig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fraga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Marquardt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.11.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH47TGCP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Dib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hacini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-007-0056-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QKJ2SL5M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Ziane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2004.10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Blain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thi&#233;faine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4434.788781" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Koufi Mohamed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Keziou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahiaoui Itheri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat59888.2023.00049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zohir Koufi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itheri Yahiaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38333-5_25" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamu Hussaini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2022F35" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.321" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686931" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej Chmielarz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bredimas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85739-4_6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oriedi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374080" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080839v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L R Buron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194133.3194154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895773v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69131-2_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brandao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Boufedji" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Six" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Song Ieng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888018v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ghribi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sevestre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7077030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212783v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.81" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749726v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00070" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_31" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-329K5NZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_13" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NRJ91VSC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guemkam Foumthim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feltus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmitt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonhomme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khedraoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.194" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287951v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25085-9_35" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286025v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.206" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295850v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296290v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamichi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2009.8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520965v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85449-4_11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302992v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416766" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Jarraya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41NPGHCK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00393820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351379v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiting Zhu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351839v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Athan&#225;zio C. Gatti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Carvalho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lucena" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351278v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351268v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.109" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351141v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rejeb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_32" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L8BP1H27-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11589990_65" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7SK6K2BG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520382v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496303v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520381v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520383v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3304-4_8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501428v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.291" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520377v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521080v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Nadjemi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(04)80236-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533515v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533666v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Fraga" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pin&#245;l" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539416v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charpentier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544773v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544862.544903" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544751v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544437v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571114v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573066v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lac&#244;te" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629618v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629614v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726819v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Gallay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306105v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tuyls" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Now&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77949-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501417v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cuesta-Morales" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Gonz&#225;lez-Moreno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pav&#243;n-Mestras" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310962v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaoued" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahid Derhab" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Chekkai" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikh Ramdane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Seddari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34969-0_6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065788v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5583-4.ch012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bree" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2098-8.ch003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488019v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guessoum Z." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissier O." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glize P." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293804v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13553-8_5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5JNJLSF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351323v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11691839_10" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H6L2WWSD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420400v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11512073_5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZLXRVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420607v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28547-4_5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cossentino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530325v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Hamel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-35828-5_12" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CPMC83T2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128157v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548302v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547721v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaine Mazouzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cormier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107444" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Douha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mokhtari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Moussa Berghout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-220359" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacereddine Boukabach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lemnadjlia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Melouah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Farida Merouani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2022.10044028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Messaoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben Romdhane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-021-00855-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_56" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ductor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-01021-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101980" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bennai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-020-01610-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02893378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Mascardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Weyns" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ricci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benac Earle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Casals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310013.3322175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachem Kermani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufaida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2016.075969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-014-9269-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime V&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0358-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jane Casare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brand&#227;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sim&#227;o Sichman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-013-9228-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44750-5_3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pereira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Viega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mahdjoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gon&#231;alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2013.12.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsheng Tang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Mao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/196823" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/824505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Beghdad Bey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhammadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.01.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CKP4QXJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.04.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43VGD3BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00388758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braunschweig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fraga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Marquardt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2007.11.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH47TGCP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Dib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hacini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-007-0056-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QKJ2SL5M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Ziane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2004.10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Blain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thi&#233;faine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4434.788781" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Koufi Mohamed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Keziou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahiaoui Itheri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat59888.2023.00049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zohir Koufi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itheri Yahiaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38333-5_25" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamu Hussaini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2022F35" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.321" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686931" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej Chmielarz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bredimas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85739-4_6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oriedi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374080" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080839v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L R Buron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194133.3194154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895773v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69131-2_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brandao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Boufedji" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Six" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Song Ieng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.81" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ghribi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sevestre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7077030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749726v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00070" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_31" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-329K5NZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_13" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NRJ91VSC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guemkam Foumthim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feltus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmitt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonhomme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khedraoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.194" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287951v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25085-9_35" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286025v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.206" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295850v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296290v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamichi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mangalagiu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2009.8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00520965v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Batouche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85449-4_11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302992v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416766" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Jarraya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41NPGHCK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00393820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351379v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiting Zhu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351839v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Athan&#225;zio C. Gatti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Carvalho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lucena" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351278v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351268v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.109" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351141v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rejeb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_32" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L8BP1H27-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11589990_65" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7SK6K2BG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520382v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496303v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520381v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520383v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3304-4_8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501428v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.291" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521080v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Nadjemi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(04)80236-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520377v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533515v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533666v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Fraga" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pin&#245;l" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539416v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charpentier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544773v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544862.544903" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544751v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544437v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571114v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573066v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lac&#244;te" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629618v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629614v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726819v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Gallay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306105v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tuyls" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Now&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77949-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501417v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cuesta-Morales" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Gonz&#225;lez-Moreno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pav&#243;n-Mestras" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310962v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaoued" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahid Derhab" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Chekkai" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikh Ramdane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Seddari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34969-0_6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065788v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5583-4.ch012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bree" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2098-8.ch003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488019v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guessoum Z." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissier O." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glize P." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293804v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13553-8_5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5JNJLSF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351323v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11691839_10" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H6L2WWSD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420400v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11512073_5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZLXRVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420607v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28547-4_5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cossentino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530325v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Hamel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-35828-5_12" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CPMC83T2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128157v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548302v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547721v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>