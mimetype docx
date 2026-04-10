--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -508,299 +508,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to assess future water-resource under climate change in northern Morocco using hydro-climatic modelling and water-withdrawal scenarios</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep denitrification: Stream and groundwater biogeochemistry reveal contrasted but connected worlds above and below</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lacombe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+                <w:t xml:space="preserve">Emilee Severe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Sebari</w:t>
+                <w:t xml:space="preserve">Isabella Errigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Proteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayedeh Sara Sayedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101465⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 880, pp.163178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166133v1</w:t>
+                <w:t xml:space="preserve">insu-04071495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep denitrification: Stream and groundwater biogeochemistry reveal contrasted but connected worlds above and below</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mary Proteau</w:t>
+                <w:t xml:space="preserve">A framework to assess future water-resource under climate change in northern Morocco using hydro-climatic modelling and water-withdrawal scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Hrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayedeh Sara Sayedi</w:t>
+                <w:t xml:space="preserve">Guillaume Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+                <w:t xml:space="preserve">Karima Sebari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 880, pp.163178. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.101465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04071495v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in precipitation and discharge in a Mediterranean catchment as a response to climate change and human activities</w:t>
               </w:r>
@@ -825,51 +825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sebari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1712,51 +1712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we need to predict groundwater nitrate recovery trajectories?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,516 +2225,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification of reactivity determines nitrate removal in groundwater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Long-term ecological observatories needed to understand ecohydrological systems in the Anthropocene: a catchment-scale case study in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tristan Babey</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1816892116⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (92), pp.363-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-018-1444-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01999430v2</w:t>
+                <w:t xml:space="preserve">insu-01987256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term ecological observatories needed to understand ecohydrological systems in the Anthropocene: a catchment-scale case study in Brittany, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of Hyporheic Nitrate Removal at the Reach Scale: Exposure Times vs. Residence Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Frei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Durejka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin S. Gilfedder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-018-1444-1⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (11), pp.9808-9825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR025540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01987256v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Hyporheic Nitrate Removal at the Reach Scale: Exposure Times vs. Residence Times</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une réflexion sur l’état des connaissances des fonctions du bocage pour l’eau dans une perspective de mobilisation pour l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Durejka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Le Lay</w:t>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin S. Gilfedder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019WR025540⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ressources en eau, ressources bocagères, 30 (4), pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/set.030.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365459v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une réflexion sur l’état des connaissances des fonctions du bocage pour l’eau dans une perspective de mobilisation pour l’action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratification of reactivity determines nitrate removal in groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Babey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Ressources en eau, ressources bocagères, 30 (4), pp.32-37. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (7), pp.2494-2499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/set.030.0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1816892116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432470v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01999430v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian forest transpiration under the current and projected Mediterranean climate: Effects on soil water and nitrate uptake</w:t>
               </w:r>
@@ -3433,442 +3433,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstationarity of the electrical resistivity and soil moisture relationship in a heterogeneous soil system: a case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Michot</w:t>
+                <w:t xml:space="preserve">Coupling 3D groundwater modeling with CFC-based age dating to classify local groundwater circulation in an unconfined crystalline aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-2-241-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, RESIDENCE TIMES IN SUBSURFACE HYDROLOGICAL SYSTEMS: Signature of hydrological processes and impact on environmental applications, 543 (Part A), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686648v1</w:t>
+                <w:t xml:space="preserve">insu-01316583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling 3D groundwater modeling with CFC-based age dating to classify local groundwater circulation in an unconfined crystalline aquifer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Constitution of a catchment virtual observatory for sharing flow and transport models outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, RESIDENCE TIMES IN SUBSURFACE HYDROLOGICAL SYSTEMS: Signature of hydrological processes and impact on environmental applications, 543 (Part A), pp.31-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.05.020⟩</w:t>
+              <w:t xml:space="preserve">, 2016, RESIDENCE TIMES IN SUBSURFACE HYDROLOGICAL SYSTEMS: Signature of hydrological processes and impact on environmental applications, 543 (Part A), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.04.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01316583v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01312759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution of a catchment virtual observatory for sharing flow and transport models outputs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonstationarity of the electrical resistivity and soil moisture relationship in a heterogeneous soil system: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issifou Adam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, RESIDENCE TIMES IN SUBSURFACE HYDROLOGICAL SYSTEMS: Signature of hydrological processes and impact on environmental applications, 543 (Part A), pp.59-66. </w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.241-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.04.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/soil-2-241-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01312759v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Robust and Flexible Numerical Framework for Integrated Urban Water System Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3935,328 +3935,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and observation of hedgerow transpiration effect on water balance components at the hillslope scale in Brittany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrate attenuation in soil and shallow groundwater under a bottomland hedgerow in a European farming landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Granier</w:t>
+                <w:t xml:space="preserve">Yannick Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Merot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26 (26), pp.4001-4014. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.9198⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 26 (23), pp.3570-3578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.8441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849181v1</w:t>
+                <w:t xml:space="preserve">hal-00849182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate attenuation in soil and shallow groundwater under a bottomland hedgerow in a European farming landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grimaldi</w:t>
+                <w:t xml:space="preserve">Modelling and observation of hedgerow transpiration effect on water balance components at the hillslope scale in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fossey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zahra Thomas</w:t>
+                <w:t xml:space="preserve">R. Ghazavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fauvel</w:t>
+                <w:t xml:space="preserve">P. Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Merot</w:t>
+                <w:t xml:space="preserve">A. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26 (23), pp.3570-3578. </w:t>
+              <w:t xml:space="preserve">, 2012, 26 (26), pp.4001-4014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.8441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849182v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil water movement under a bottomland hedgerow during contrasting meteorological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghazavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4341,90 +4341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High chloride concentrations in the soil and groundwater under an oak hedge in the West of France: an indicator of evapotranspiration and water movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4477,315 +4477,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedgerow impacts on soil-water transfer due to rainfall interception and root-water uptake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating soil-water movement under a hedgerow surrounding a bottomland reveals the importance of transpiration in water balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gholamreza Ghazavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zahra Thomas</w:t>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Hamon</w:t>
+                <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Marie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 22 (24), pp.577-585. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 22 (5), pp.577-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.6619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.7081⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460891v1</w:t>
+                <w:t xml:space="preserve">hal-00729907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating soil-water movement under a hedgerow surrounding a bottomland reveals the importance of transpiration in water balance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hedgerow impacts on soil-water transfer due to rainfall interception and root-water uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamreza Ghazavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Caubel</w:t>
+                <w:t xml:space="preserve">Jean-Claude Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grimaldi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 22 (5), pp.577-585. </w:t>
+              <w:t xml:space="preserve">, 2008, 22 (24), pp.577-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.6619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729907v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5053,51 +5053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration-discharge relationships to understand the interplay between hydrological and biogeochemical processes: insights from data analysis and numerical experiments in headwater catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5204,51 +5204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5303,77 +5303,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological control on groundwater flow, transit times and water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,51 +5566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using dissolved silica to quantify transit times in aquifers and streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5678,90 +5678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying shallow and deep groundwater inputs to rivers with groundwater dating in hydrological observatories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5797,480 +5797,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01510138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure Time Distributions reveal Denitrification Rates along Groundwater Flow Path of an Agricultural Unconfined Aquifer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+                <w:t xml:space="preserve">Caractérisation des échanges nappe/rivière sur un petit bassin-versant d’ordre 1 : apport des méthodes de mesures distribuées de température par fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2016, San Francisco, United States. pp.H32A-02</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01416962v1</w:t>
+                <w:t xml:space="preserve">insu-01388725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des échanges nappe/rivière sur un petit bassin-versant d’ordre 1 : apport des méthodes de mesures distribuées de température par fibre optique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a User- and Decentralized-driven urban water system modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carfantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.295</w:t>
+              <w:t xml:space="preserve">12th International Conference on Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388725v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01451364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a User- and Decentralized-driven urban water system modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure Time Distributions reveal Denitrification Rates along Groundwater Flow Path of an Agricultural Unconfined Aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Carfantan</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Andrieu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Hydroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2016, San Francisco, United States. pp.H32A-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01451364v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01416962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recharge and Topographical Controls on Groundwater Circulation in Shallow Crystalline Rock Aquifers revealed by CFC-based Age Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2016, San Francisco, United States. pp.H21B-1395</w:t>
@@ -6312,90 +6312,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and predictive abilities of GroundWater age data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2015, San Francisco, United States. pp.H24D-02</w:t>
@@ -6424,51 +6424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling 3D groundwater modeling with CFC-based age dating to evaluate Residence Time Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6562,51 +6562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of plant surface and groundwater interaction using improved physically-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6789,601 +6789,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00823467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do morphological characteristics of hillslope control water movement in the saturated and unsaturated zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A frequency domain analysis to characterize heterogeneity and recharge mechanisms in a fractured crystalline-rock aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bloux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joachin Jimenez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco (US), United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.H51M-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742013v1</w:t>
+                <w:t xml:space="preserve">insu-00667843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A frequency domain analysis to characterize heterogeneity and recharge mechanisms in a fractured crystalline-rock aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jimenez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachin Jimenez-Martinez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">L. Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.H51M-04</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00667843v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency domain analysis to characterize heterogeneity and recharge mechanisms in a fractured crystalline-rock aquifer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Le Borgne</w:t>
+                <w:t xml:space="preserve">How do morphological characteristics of hillslope control water movement in the saturated and unsaturated zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Davy</w:t>
+                <w:t xml:space="preserve">A. Bloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San Francisco (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745923v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride accumulation in the soil and groundwater under a bottomland oak hedge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal variations of water balance components due to a bottomland hedgerow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mérot</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghazavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydro Eco'2009</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729970v1</w:t>
+                <w:t xml:space="preserve">hal-00730075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variations of water balance components due to a bottomland hedgerow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chloride accumulation in the soil and groundwater under a bottomland oak hedge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Mérot</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
+              <w:t xml:space="preserve">Hydro Eco'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730075v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between hedgerow, soil and hydrology.</w:t>
               </w:r>
@@ -7477,51 +7477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghazavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7643,51 +7643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
@@ -7969,432 +7969,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01927903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of injected warm plumes along a free surface flow channel using fiber-optic distributed temperature sensing and numerical simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Continuous monitoring of dissolved gases with membrane inlet mass spectrometry to fingerprint river biochemical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Harjung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-14509, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-18358-1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01534089v1</w:t>
+                <w:t xml:space="preserve">insu-01534016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment virtual observatory for sharing flow and transport models outputs: using residence time distribution to compare contrasting catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of injected warm plumes along a free surface flow channel using fiber-optic distributed temperature sensing and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Marçais</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-13885, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-14509, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01534026v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01534089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring of dissolved gases with membrane inlet mass spectrometry to fingerprint river biochemical activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eliot Chatton</w:t>
+                <w:t xml:space="preserve">Catchment virtual observatory for sharing flow and transport models outputs: using residence time distribution to compare contrasting catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Labasque</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-18358-1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-13885, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01534016v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01534026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative importance of time, land use and lithology on determining aquifer-scale denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8488,90 +8488,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Increasing Complexity Improve the Performance of Groundwater-Surface Water Models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H43C-1509</w:t>
@@ -8600,90 +8600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride accumulation in soil and groundwater under a bottomland oak hedge in a temperate climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9023,51 +9023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Janati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Oukarroum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-00923-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gresselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dardaillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70318" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05093102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hrour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait Brahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2025.1582589" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04166133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sebari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101465" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04071495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilee Severe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Errigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Proteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wcc.2022.074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sabri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-022-00922-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1459-2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1033673" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03387-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6010004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03224195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147661" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023722" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122430" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999430v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1816892116" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01987256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1444-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02365459v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Frei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Durejka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Gilfedder" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR025540" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02432470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.030.0032" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02046425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Poblador" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sabat&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Sabater" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11112389" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Abbott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1863-2016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-241-2016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.067" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chauvet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Carfantan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.580" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849181v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghazavi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9198" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH5K04F9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8441" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R469VMZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7909" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WLG7TTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7316" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1FCL5X9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Ghazavi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7081" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-06L3PGXL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729907v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6619" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KPHGD6C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abbott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarneske" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510138v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01416962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388725v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451364v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carfantan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01417015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242069v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164701v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823467v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Bera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742013v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bloux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667843v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachin Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745923v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longuevergne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Borgne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghazavi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729127v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Andro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11333" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534089v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534026v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534016v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Harjung" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242071v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Janati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Oukarroum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-00923-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gresselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dardaillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70318" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05093102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hrour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait Brahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2025.1582589" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04071495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilee Severe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Errigo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Proteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04166133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sebari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101465" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wcc.2022.074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sabri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-022-00922-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1459-2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1033673" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03387-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6010004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03224195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147661" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023722" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122430" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01987256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1444-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02365459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Frei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Durejka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Gilfedder" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR025540" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02432470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.030.0032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999430v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1816892116" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02046425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Poblador" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sabat&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Sabater" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11112389" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Abbott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1863-2016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.067" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-241-2016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chauvet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Carfantan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.580" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8441" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R469VMZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849181v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghazavi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9198" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH5K04F9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7909" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WLG7TTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7316" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1FCL5X9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6619" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KPHGD6C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460891v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Ghazavi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7081" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-06L3PGXL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abbott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarneske" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510138v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451364v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carfantan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01416962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01417015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242069v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164701v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823467v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Bera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachin Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745923v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longuevergne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Borgne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bloux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730075v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghazavi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729970v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729127v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Andro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11333" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534016v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Harjung" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534089v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534026v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242071v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>