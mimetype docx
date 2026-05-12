--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -508,299 +508,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep denitrification: Stream and groundwater biogeochemistry reveal contrasted but connected worlds above and below</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework to assess future water-resource under climate change in northern Morocco using hydro-climatic modelling and water-withdrawal scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Hrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilee Severe</w:t>
+                <w:t xml:space="preserve">Guillaume Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Errigo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+                <w:t xml:space="preserve">Karima Sebari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163178⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.101465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04071495v1</w:t>
+                <w:t xml:space="preserve">hal-04166133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to assess future water-resource under climate change in northern Morocco using hydro-climatic modelling and water-withdrawal scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Deep denitrification: Stream and groundwater biogeochemistry reveal contrasted but connected worlds above and below</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilee Severe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Errigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Proteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lacombe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+                <w:t xml:space="preserve">Sayedeh Sara Sayedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Sebari</w:t>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48, pp.101465. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 880, pp.163178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04166133v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04071495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in precipitation and discharge in a Mediterranean catchment as a response to climate change and human activities</w:t>
               </w:r>
@@ -825,51 +825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sebari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -910,295 +910,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compost from Date Palm Residues Increases Soil Nutrient Availability and Growth of Silage Corn (Zea mays L.) in an Arid Agroecosystem</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining passive and active distributed temperature sensing measurements to locate and quantify groundwater discharge variability into a headwater stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Sabri</w:t>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42729-022-00922-9⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (5), pp.1459-1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-1459-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051085v1</w:t>
+                <w:t xml:space="preserve">insu-03610435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining passive and active distributed temperature sensing measurements to locate and quantify groundwater discharge variability into a headwater stream</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+                <w:t xml:space="preserve">Compost from Date Palm Residues Increases Soil Nutrient Availability and Growth of Silage Corn (Zea mays L.) in an Arid Agroecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Janati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Oukarroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Le Lay</w:t>
+                <w:t xml:space="preserve">Ahmed Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (5), pp.1459-1479. </w:t>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (3), pp.3727-3739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-26-1459-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42729-022-00922-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03610435v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River temperature analysis with a new way of using Independant Component Analysis</w:t>
               </w:r>
@@ -1353,51 +1353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -1712,51 +1712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we need to predict groundwater nitrate recovery trajectories?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1833,77 +1833,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Model‐Based Investigation of the Effect of the Free‐Surface Flow Regime on the Detection Threshold of Warm Water Inflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2101,51 +2101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Diffuse Groundwater Inflows into Stream Water (Part II: Quantifying Groundwater Inflows by Coupling FO-DTS and Vertical Flow Velocities)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,412 +2225,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term ecological observatories needed to understand ecohydrological systems in the Anthropocene: a catchment-scale case study in Brittany, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of Hyporheic Nitrate Removal at the Reach Scale: Exposure Times vs. Residence Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Frei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Durejka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin S. Gilfedder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-018-1444-1⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (11), pp.9808-9825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR025540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01987256v1</w:t>
+                <w:t xml:space="preserve">hal-02365459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Hyporheic Nitrate Removal at the Reach Scale: Exposure Times vs. Residence Times</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugo Le Lay</w:t>
+                <w:t xml:space="preserve">Une réflexion sur l’état des connaissances des fonctions du bocage pour l’eau dans une perspective de mobilisation pour l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin S. Gilfedder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019WR025540⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ressources en eau, ressources bocagères, 30 (4), pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/set.030.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365459v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une réflexion sur l’état des connaissances des fonctions du bocage pour l’eau dans une perspective de mobilisation pour l’action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term ecological observatories needed to understand ecohydrological systems in the Anthropocene: a catchment-scale case study in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Ressources en eau, ressources bocagères, 30 (4), pp.32-37. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (92), pp.363-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/set.030.0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-018-1444-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432470v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01987256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratification of reactivity determines nitrate removal in groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2850,51 +2850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Diffuse Groundwater Inflows into Streamwater (Part I: Spatial and Temporal Mapping Framework Based on Fiber Optic Distributed Temperature Sensing)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3433,217 +3433,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling 3D groundwater modeling with CFC-based age dating to classify local groundwater circulation in an unconfined crystalline aquifer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marçais</w:t>
+                <w:t xml:space="preserve">Nonstationarity of the electrical resistivity and soil moisture relationship in a heterogeneous soil system: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issifou Adam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.05.020⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.241-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-2-241-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01316583v1</w:t>
+                <w:t xml:space="preserve">hal-01686648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution of a catchment virtual observatory for sharing flow and transport models outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3652,180 +3622,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, RESIDENCE TIMES IN SUBSURFACE HYDROLOGICAL SYSTEMS: Signature of hydrological processes and impact on environmental applications, 543 (Part A), pp.59-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.04.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01312759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstationarity of the electrical resistivity and soil moisture relationship in a heterogeneous soil system: a case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Michot</w:t>
+                <w:t xml:space="preserve">Coupling 3D groundwater modeling with CFC-based age dating to classify local groundwater circulation in an unconfined crystalline aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (2), pp.241-255. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, RESIDENCE TIMES IN SUBSURFACE HYDROLOGICAL SYSTEMS: Signature of hydrological processes and impact on environmental applications, 543 (Part A), pp.31-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/soil-2-241-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686648v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01316583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Robust and Flexible Numerical Framework for Integrated Urban Water System Modeling</w:t>
               </w:r>
@@ -3935,328 +3935,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate attenuation in soil and shallow groundwater under a bottomland hedgerow in a European farming landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and observation of hedgerow transpiration effect on water balance components at the hillslope scale in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Grimaldi</w:t>
+                <w:t xml:space="preserve">R. Ghazavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fossey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zahra Thomas</w:t>
+                <w:t xml:space="preserve">P. Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Merot</w:t>
+                <w:t xml:space="preserve">A. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26 (23), pp.3570-3578. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 26 (26), pp.4001-4014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.8441⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849182v1</w:t>
+                <w:t xml:space="preserve">hal-00849181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and observation of hedgerow transpiration effect on water balance components at the hillslope scale in Brittany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrate attenuation in soil and shallow groundwater under a bottomland hedgerow in a European farming landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Merot</w:t>
+                <w:t xml:space="preserve">Yannick Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Granier</w:t>
+                <w:t xml:space="preserve">Philippe Merot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26 (26), pp.4001-4014. </w:t>
+              <w:t xml:space="preserve">, 2012, 26 (23), pp.3570-3578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.9198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.8441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849181v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil water movement under a bottomland hedgerow during contrasting meteorological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghazavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4341,90 +4341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High chloride concentrations in the soil and groundwater under an oak hedge in the West of France: an indicator of evapotranspiration and water movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4477,315 +4477,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating soil-water movement under a hedgerow surrounding a bottomland reveals the importance of transpiration in water balance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hedgerow impacts on soil-water transfer due to rainfall interception and root-water uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamreza Ghazavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Caubel</w:t>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grimaldi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 22 (5), pp.577-585. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.6619⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 22 (24), pp.577-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729907v1</w:t>
+                <w:t xml:space="preserve">hal-01460891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedgerow impacts on soil-water transfer due to rainfall interception and root-water uptake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating soil-water movement under a hedgerow surrounding a bottomland reveals the importance of transpiration in water balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Hamon</w:t>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Marie</w:t>
+                <w:t xml:space="preserve">Virginie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 22 (24), pp.577-585. </w:t>
+              <w:t xml:space="preserve">, 2008, 22 (5), pp.577-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.7081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.6619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460891v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5204,51 +5204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5329,51 +5329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5717,51 +5717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5797,441 +5797,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01510138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des échanges nappe/rivière sur un petit bassin-versant d’ordre 1 : apport des méthodes de mesures distribuées de température par fibre optique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Exposure Time Distributions reveal Denitrification Rates along Groundwater Flow Path of an Agricultural Unconfined Aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.295</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2016, San Francisco, United States. pp.H32A-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388725v1</w:t>
+                <w:t xml:space="preserve">insu-01416962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a User- and Decentralized-driven urban water system modeling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation des échanges nappe/rivière sur un petit bassin-versant d’ordre 1 : apport des méthodes de mesures distribuées de température par fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Hydroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01451364v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure Time Distributions reveal Denitrification Rates along Groundwater Flow Path of an Agricultural Unconfined Aquifer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a User- and Decentralized-driven urban water system modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2016, San Francisco, United States. pp.H32A-02</w:t>
+              <w:t xml:space="preserve">12th International Conference on Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01416962v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01451364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recharge and Topographical Controls on Groundwater Circulation in Shallow Crystalline Rock Aquifers revealed by CFC-based Age Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6312,51 +6312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and predictive abilities of GroundWater age data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6424,51 +6424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling 3D groundwater modeling with CFC-based age dating to evaluate Residence Time Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6601,51 +6601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HydroEco'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, rennes, France. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6789,601 +6789,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00823467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency domain analysis to characterize heterogeneity and recharge mechanisms in a fractured crystalline-rock aquifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do morphological characteristics of hillslope control water movement in the saturated and unsaturated zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachin Jimenez-Martinez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Bloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.H51M-04</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00667843v1</w:t>
+                <w:t xml:space="preserve">hal-00742013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A frequency domain analysis to characterize heterogeneity and recharge mechanisms in a fractured crystalline-rock aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Longuevergne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Bour</w:t>
+                <w:t xml:space="preserve">Joachin Jimenez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco (US), United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.H51M-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745923v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00667843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do morphological characteristics of hillslope control water movement in the saturated and unsaturated zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahra Thomas</w:t>
+                <w:t xml:space="preserve">A frequency domain analysis to characterize heterogeneity and recharge mechanisms in a fractured crystalline-rock aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jimenez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Hamon</w:t>
+                <w:t xml:space="preserve">P. Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rouault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San Francisco (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742013v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variations of water balance components due to a bottomland hedgerow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chloride accumulation in the soil and groundwater under a bottomland oak hedge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Mérot</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
+              <w:t xml:space="preserve">Hydro Eco'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730075v1</w:t>
+                <w:t xml:space="preserve">hal-00729970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride accumulation in the soil and groundwater under a bottomland oak hedge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal variations of water balance components due to a bottomland hedgerow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mérot</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghazavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydro Eco'2009</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729970v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between hedgerow, soil and hydrology.</w:t>
               </w:r>
@@ -7477,51 +7477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghazavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7643,51 +7643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
@@ -7969,432 +7969,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01927903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring of dissolved gases with membrane inlet mass spectrometry to fingerprint river biochemical activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Labasque</w:t>
+                <w:t xml:space="preserve">Assessment of injected warm plumes along a free surface flow channel using fiber-optic distributed temperature sensing and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-18358-1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-14509, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01534016v1</w:t>
+                <w:t xml:space="preserve">insu-01534089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of injected warm plumes along a free surface flow channel using fiber-optic distributed temperature sensing and numerical simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catchment virtual observatory for sharing flow and transport models outputs: using residence time distribution to compare contrasting catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-14509, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-13885, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01534089v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01534026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment virtual observatory for sharing flow and transport models outputs: using residence time distribution to compare contrasting catchments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+                <w:t xml:space="preserve">Continuous monitoring of dissolved gases with membrane inlet mass spectrometry to fingerprint river biochemical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Marçais</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Harjung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-13885, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-18358-1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01534026v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01534016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative importance of time, land use and lithology on determining aquifer-scale denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8488,51 +8488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Increasing Complexity Improve the Performance of Groundwater-Surface Water Models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8600,90 +8600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride accumulation in soil and groundwater under a bottomland oak hedge in a temperate climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9023,51 +9023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Janati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Oukarroum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-00923-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gresselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dardaillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70318" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05093102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hrour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait Brahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2025.1582589" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04071495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilee Severe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Errigo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Proteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04166133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sebari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101465" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wcc.2022.074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sabri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-022-00922-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1459-2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1033673" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03387-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6010004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03224195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147661" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023722" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122430" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01987256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1444-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02365459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Frei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Durejka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Gilfedder" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR025540" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02432470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.030.0032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999430v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1816892116" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02046425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Poblador" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sabat&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Sabater" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11112389" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Abbott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1863-2016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.067" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-241-2016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chauvet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Carfantan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.580" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8441" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R469VMZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849181v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghazavi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9198" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH5K04F9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7909" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WLG7TTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7316" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1FCL5X9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6619" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KPHGD6C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460891v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Ghazavi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7081" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-06L3PGXL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abbott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarneske" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510138v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451364v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carfantan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01416962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01417015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242069v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164701v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823467v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Bera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachin Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745923v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longuevergne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Borgne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bloux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730075v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghazavi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729970v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729127v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Andro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11333" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534016v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Harjung" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534089v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534026v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242071v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Janati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Oukarroum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-00923-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gresselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dardaillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70318" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05093102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hrour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait Brahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2025.1582589" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04166133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sebari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101465" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04071495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilee Severe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Errigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Proteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wcc.2022.074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1459-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051085v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sabri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-022-00922-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1033673" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03387-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Nassirou Ado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Guero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6010004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03224195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147661" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023722" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122430" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02365459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Frei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Durejka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Gilfedder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR025540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02432470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.030.0032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01987256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1444-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999430v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1816892116" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02046425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Poblador" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sabat&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Sabater" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02372030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11112389" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Abbott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1863-2016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Adam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-241-2016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316583v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chauvet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Carfantan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.580" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849181v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghazavi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9198" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH5K04F9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8441" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R469VMZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7909" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WLG7TTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7316" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1FCL5X9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Ghazavi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7081" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-06L3PGXL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729907v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caubel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6619" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KPHGD6C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abbott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarneske" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510138v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01416962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388725v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451364v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carfantan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01417015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242069v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164701v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823467v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Bera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742013v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bloux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667843v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachin Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745923v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longuevergne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Borgne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghazavi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729127v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Andro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11333" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534089v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534026v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534016v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Harjung" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242071v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>