--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -766,727 +766,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect‐Rich Graphdiyne Quantum Dots as Efficient Electron‐Donors for Hydrogen Generation</w:t>
+                <w:t xml:space="preserve">Cobalt tetracationic 3,4‐pyridinoporphyrazine for direct CO 2 to methanol conversion escaping the CO intermediate pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahid Ullah</w:t>
+                <w:t xml:space="preserve">Chanjuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Slassi</w:t>
+                <w:t xml:space="preserve">Jorge Follana-Berna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.202401547⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (50), pp.e202411967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202411967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731743v1</w:t>
+                <w:t xml:space="preserve">hal-05352180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt tetracationic 3,4‐pyridinoporphyrazine for direct CO 2 to methanol conversion escaping the CO intermediate pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second Coordination Sphere Effect Shifts CO 2 to CO Reduction by Iron Porphyrin from Fe 0 to Fe I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Amanullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sircoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Leibl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanjuan Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philipp Gotico</w:t>
+                <w:t xml:space="preserve">Manuel Llansola-Portoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 63 (50), pp.e202411967. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202411967⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 63 (4), pp.e202314439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202314439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352180v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Coordination Sphere Effect Shifts CO 2 to CO Reduction by Iron Porphyrin from Fe 0 to Fe I</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defect‐Rich Graphdiyne Quantum Dots as Efficient Electron‐Donors for Hydrogen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Slassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sk Amanullah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philipp Gotico</w:t>
+                <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sircoglou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Winfried Leibl</w:t>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Llansola-Portoles</w:t>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (4), pp.e202314439. </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (30), pp.2401547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202314439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202401547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441669v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time‐Resolved Mechanistic Depiction of Photoinduced CO 2 Reduction Catalysis on a Urea‐Modified Iron Porphyrin</w:t>
+                <w:t xml:space="preserve">A Trinuclear Co(II) Complex Based on the Tris-Dioxolene Triphenylene Non-Innocent Bridge: Complementary Redox, Magnetic Behavior and Theoretical Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
+                <w:t xml:space="preserve">Aristide Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pugliese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philipp Gotico</w:t>
+                <w:t xml:space="preserve">Yiting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Winfried Leibl</w:t>
+                <w:t xml:space="preserve">François Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202407723⟩</w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (12), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry10120102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735575v1</w:t>
+                <w:t xml:space="preserve">hal-05354209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trinuclear Co(II) Complex Based on the Tris-Dioxolene Triphenylene Non-Innocent Bridge: Complementary Redox, Magnetic Behavior and Theoretical Calculations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time‐Resolved Mechanistic Depiction of Photoinduced CO 2 Reduction Catalysis on a Urea‐Modified Iron Porphyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lambert</w:t>
+                <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
+                <w:t xml:space="preserve">Eva Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Suaud</w:t>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (12), pp.102. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (32), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry10120102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202407723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354209v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking photoinduced charge separation in a perfluorinated Zn-tetraphenylporphyrin sensitizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1576,51 +1576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Hydrogen Production at pH 7 in Water with a Heterogeneous Electrocatalyst Based on a Neutral Dimeric Cobalt-Dithiolene Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanjuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Prignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1628,51 +1628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.2367-2373. </w:t>
@@ -1710,90 +1710,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio‐Inspired Bimetallic Cooperativity Through a Hydrogen Bonding Spacer in CO 2 Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanjuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2108,51 +2108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent behavior in the chemistry of metal‐bis(dithiolene) complexes appended with peripheral aliphatic butyl chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Prignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanjuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2229,51 +2229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Protti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujitraj Sheth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo A Oliveira Udry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Tiessler-Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Urvoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,51 +2631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection of light-induced charge accumulation at a highly active iron porphyrin: insights in the photocatalytic CO$_2$ reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,51 +2683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Wehrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (14), pp.e202117530. </w:t>
@@ -2759,542 +2759,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through‐Space Electrostatic Interactions Surpass Classical Through‐Bond Electronic Effects in Enhancing CO 2 Reduction Performance of Iron Porphyrins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shaping the Electrocatalytic Performance of Metal Complexes for CO2 Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Khadhraoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Winfried Leibl</w:t>
+                <w:t xml:space="preserve">Winfried A Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (5), pp.1308-1315. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.202002718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.202100476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279600v1</w:t>
+                <w:t xml:space="preserve">hal-03279622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the Electrocatalytic Performance of Metal Complexes for CO2 Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Through‐Space Electrostatic Interactions Surpass Classical Through‐Bond Electronic Effects in Enhancing CO 2 Reduction Performance of Iron Porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Khadhraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Winfried A Leibl</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.1308-1315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.202100476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202002718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279622v1</w:t>
+                <w:t xml:space="preserve">hal-03279600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Charge Accumulation in a Functional Triazole‐Linked Ruthenium‐Rhenium Dyad Towards Photocatalytic Carbon Dioxide Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imbroglio at a photoredox-iron-porphyrin catalyst dyad for the photocatalytic CO 2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelais Trapali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thu‐trang Tran</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Baron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
+                <w:t xml:space="preserve">Thomas Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202100010⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (S3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279658v1</w:t>
+                <w:t xml:space="preserve">hal-03423940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbroglio at a photoredox-iron-porphyrin catalyst dyad for the photocatalytic CO 2 reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking Charge Accumulation in a Functional Triazole‐Linked Ruthenium‐Rhenium Dyad Towards Photocatalytic Carbon Dioxide Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu‐trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelais Trapali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+                <w:t xml:space="preserve">Boris Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pino</w:t>
+                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (S3), pp.1-14. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202100010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423940v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand Radical Mediated Water Oxidation by a Family of Copper o -Phenylene Bis-oxamidate Complexes</w:t>
               </w:r>
@@ -3414,64 +3414,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-sphere hydrogen-bonding enhances heterogeneous electrocatalytic CO 2 to CO reduction by iron porphyrins in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanjuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3825,51 +3825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Roupnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sircoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3920,51 +3920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Characterization of Bio-inspired Ni-based Proton Reduction Catalyst Bearing Pentadentate N2S3 Ligand with Improved Photocatalytic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4093,64 +4093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sircoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (14), pp.4504-4509. </w:t>
@@ -4446,295 +4446,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Synthesis of Hybrid PEGylated Metal Monopicolinate Cyclam Ligands for Biomedical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic and spin delocalization in a switchable trinuclear triphenylene trisemiquinone bridged Ni3 complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiting Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Aouidat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stefania Filosa</w:t>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03266⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (82), pp.12336-12339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC05183J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337561v1</w:t>
+                <w:t xml:space="preserve">hal-02322279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and spin delocalization in a switchable trinuclear triphenylene trisemiquinone bridged Ni3 complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Lambert</w:t>
+                <w:t xml:space="preserve">Design and Synthesis of Hybrid PEGylated Metal Monopicolinate Cyclam Ligands for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Aouidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalba Moretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Rea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Herrero</w:t>
+                <w:t xml:space="preserve">Stefania Filosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (82), pp.12336-12339. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.2500-2509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CC05183J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322279v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-Light-Driven Reduction of CO2 to CO and Its Subsequent Valorization in Carbonylation Chemistry and 13C Isotope Labeling</w:t>
               </w:r>
@@ -4759,51 +4759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Audisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4854,51 +4854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local ionic liquid environment at a modified iron porphyrin catalyst enhances the electrocatalytic performance of CO2 to CO reduction in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Khadhraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4982,295 +4982,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Immuno-PET of CD138 and PET imaging with 64CuCl2 and 18F-FDG in a preclinical syngeneic model of multiple myeloma</w:t>
+                <w:t xml:space="preserve">Water Molecules Gating a Photoinduced One Electron Two Protons Transfer in a Tyr/His model of Photosystem II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bailly</w:t>
+                <w:t xml:space="preserve">Georgios Chararalambidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gouard</w:t>
+                <w:t xml:space="preserve">Syamal Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelais Trapali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lacombe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chalopin</w:t>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.23886⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201804498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677118v1</w:t>
+                <w:t xml:space="preserve">hal-02176998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Molecules Gating a Photoinduced One Electron Two Protons Transfer in a Tyr/His model of Photosystem II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Immuno-PET of CD138 and PET imaging with 64CuCl2 and 18F-FDG in a preclinical syngeneic model of multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Chararalambidis</w:t>
+                <w:t xml:space="preserve">Marie Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syamal Das</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Patricia Remaud-Le Saëc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Benjamin Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.9061-9072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201804498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.23886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176998v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Induced Activation of the Du Bois [Rh ^\textrmII _\textrm2 (Esp) _\textrm2 ] Catalyst for Nitrogen Atom Transfer Reactions</w:t>
               </w:r>
@@ -5710,51 +5710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (46), pp.11302-14. </w:t>
@@ -7893,311 +7893,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterisation of the first mononuclear bismuth porphyrin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, characterisation and properties of bismuth( iii ) ester pendant arm picket porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Michaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Razavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruzié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boitrel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b309615g⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, pp.4250 - 4254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b308776j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469410v1</w:t>
+                <w:t xml:space="preserve">hal-01469361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterisation and properties of bismuth( iii ) ester pendant arm picket porphyrins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural characterisation of the first mononuclear bismuth porphyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Michaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ruzié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+                <w:t xml:space="preserve">Mohamed Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 22, pp.4250 - 4254. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21, pp.2670-2671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b308776j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b309615g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469361v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8838,51 +8838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyn Robinson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiya Sadiya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Penas-Hidalgo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Talbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02590g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inderpal Yadav" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naba Abuhafez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gramage&#8208;doria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202507497" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delafoulhouze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2025.125644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gotico" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202500482" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401547" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Follana-Berna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202411967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Amanullah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sircoglou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Llansola-Portoles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202314439" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Cruz Neto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407723" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Colin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry10120102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Szantai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02484b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03969970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Prignot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c04939" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214665" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300222" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Monticelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Talbot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40136-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03881382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gramage-Doria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200591" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Protti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujitraj Sheth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00163-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo A Oliveira Udry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tiessler-Sala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314640" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594100v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117530" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279600v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khadhraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202002718" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried A Leibl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100476" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;trang Tran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423940v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.104" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chattopadhyay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Ghatak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Ro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00546" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03406009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02546E" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04709c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dooshaye Moonshiram" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunming Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000227" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roupnel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010859" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904934" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201814339" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907337" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Cheaib" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maurice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519013614" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Aouidat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Moretta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Filosa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03266" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05183J" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02503934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vecchio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Audisio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06475j" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01677118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacombe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Remaud-Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalopin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23886" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176998v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Chararalambidis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamal Das" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804498" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ducloiset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buendia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700138" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frindel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Orain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacombe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob90046a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517782v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01779" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02418040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frindel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Orain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01618e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra17133d" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4028566" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01535878v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Delgado" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500491c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738771v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Najjari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachkar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424610002215" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01470248v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.09.016" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ80G4DW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01470245v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R53M3MQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357084v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357123v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357115v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios G. Coutsolelos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357111v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354917v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200700543" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8QPR2NK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862721v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061422y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q92KBPZG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01470273v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200500685" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EEEB68ADE548AA9E23B863B5869459EE8F84AE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01470269v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Matsouki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Charalambidis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Di Vaira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.01.029" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KRDBP37-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01470264v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Michaudet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806779025906" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-D238LN06-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01469287v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brossier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc049844o" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K5NGJXZJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01469410v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachkar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b309615g" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E95315499B89D74F1E20311EBD0043F3082D6FDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01469361v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Razavet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruzi&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b308776j" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D37EE01F9F6BAB7971243ECD0A0B57CAA06B7189/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762857v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bousfiha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Poyac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Devillers" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523904v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Vishwakarma" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fatima" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01620527v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyn Robinson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiya Sadiya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Penas-Hidalgo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Talbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02590g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inderpal Yadav" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naba Abuhafez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gramage&#8208;doria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202507497" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delafoulhouze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2025.125644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gotico" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202500482" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Follana-Berna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202411967" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Amanullah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sircoglou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Llansola-Portoles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202314439" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731743v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401547" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry10120102" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Cruz Neto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407723" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Szantai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02484b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03969970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Prignot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c04939" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214665" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300222" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Monticelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Talbot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40136-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03881382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gramage-Doria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200591" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Protti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujitraj Sheth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00163-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo A Oliveira Udry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tiessler-Sala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314640" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594100v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117530" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried A Leibl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100476" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khadhraoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202002718" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423940v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;trang Tran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chattopadhyay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Ghatak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Ro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00546" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03406009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02546E" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04709c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dooshaye Moonshiram" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunming Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000227" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roupnel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010859" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904934" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201814339" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907337" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Cheaib" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maurice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519013614" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05183J" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337561v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Aouidat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Moretta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rea" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Filosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03266" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02503934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vecchio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Audisio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06475j" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176998v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Chararalambidis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamal Das" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804498" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01677118v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacombe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Remaud-Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalopin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23886" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ducloiset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buendia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700138" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frindel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Orain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacombe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob90046a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517782v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01779" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02418040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frindel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Orain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01618e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra17133d" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4028566" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01535878v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Delgado" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500491c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738771v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Najjari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachkar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424610002215" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01470248v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.09.016" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ80G4DW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01470245v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R53M3MQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357084v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357123v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357115v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios G. Coutsolelos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357111v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354917v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200700543" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8QPR2NK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862721v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061422y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q92KBPZG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01470273v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200500685" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EEEB68ADE548AA9E23B863B5869459EE8F84AE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01470269v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Matsouki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Charalambidis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Di Vaira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.01.029" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KRDBP37-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01470264v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Michaudet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806779025906" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-D238LN06-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01469287v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brossier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc049844o" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K5NGJXZJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01469361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Razavet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruzi&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b308776j" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D37EE01F9F6BAB7971243ECD0A0B57CAA06B7189/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01469410v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachkar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b309615g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E95315499B89D74F1E20311EBD0043F3082D6FDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762857v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bousfiha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Poyac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Devillers" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523904v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Vishwakarma" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fatima" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01620527v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>