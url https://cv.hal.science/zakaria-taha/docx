--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1206,178 +1206,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imaginaire autour de l’arabe en France aujourd’hui : une langue fantasmée au prisme du politique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Droit de la famille et politique dans le monde arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Illustrer la langue arabe en Tunisie dans la dynamique de l’interlangue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Forum de Carthage, 2023, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">La famille et le droit dans les littératures de langue française XIXe – XXe s. de l’analyse critique à la discussion littéraire en classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Rouvière, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673550v1</w:t>
+                <w:t xml:space="preserve">hal-04632764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de la famille et politique dans le monde arabe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’imaginaire autour de l’arabe en France aujourd’hui : une langue fantasmée au prisme du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La famille et le droit dans les littératures de langue française XIXe – XXe s. de l’analyse critique à la discussion littéraire en classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Rouvière, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international Illustrer la langue arabe en Tunisie dans la dynamique de l’interlangue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Forum de Carthage, 2023, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632764v1</w:t>
+                <w:t xml:space="preserve">hal-04673550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les imaginaires autour de l’arabe en France aujourd’hui : une langue fantasmée au prisme du politique ?</w:t>
               </w:r>
@@ -1784,303 +1784,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’humanisme laïcisant du réformisme musulman du 19ème siècle, islah, une expérience manquée ?</w:t>
+                <w:t xml:space="preserve">La Nahda et la réception de la pensée occidentale dans le monde arabe, entre réformateurs religieux et modernistes laïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanisme et l’islam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’Etude des Faits Religieux, May 2016, Arras (Laboratoire CREHS - Maison de la recherche), France</w:t>
+              <w:t xml:space="preserve">Espaces d’expression et formes du discours politique dans les sociétés extra‐occidentales à l’ère de la globalisation intellectuelle : monde arabe, monde chinois et japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2016, Grenoble -Université Stendhal Grenoble III, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634004v1</w:t>
+                <w:t xml:space="preserve">hal-04633990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Nahda et la réception de la pensée occidentale dans le monde arabe, entre réformateurs religieux et modernistes laïques</w:t>
+                <w:t xml:space="preserve">L’humanisme laïcisant du réformisme musulman du 19ème siècle, islah, une expérience manquée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces d’expression et formes du discours politique dans les sociétés extra‐occidentales à l’ère de la globalisation intellectuelle : monde arabe, monde chinois et japon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2016, Grenoble -Université Stendhal Grenoble III, France</w:t>
+              <w:t xml:space="preserve">Humanisme et l’islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Etude des Faits Religieux, May 2016, Arras (Laboratoire CREHS - Maison de la recherche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633990v1</w:t>
+                <w:t xml:space="preserve">hal-04634004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parti Baath et la dynastie al-Asad en Syrie : la laïcité dans un contexte communautaire</w:t>
+                <w:t xml:space="preserve">L’opposition kurde et le régime du Baath en Syrie. Dynamique identitaire et stratégie de cooptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le parti Baath et la dynastie al-Asad en Syrie : la laïcité dans un contexte communautaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Oppositions partisanes en situation autoritaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, Faculté de droit et de science politique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00734773v1</w:t>
+                <w:t xml:space="preserve">hal-04634047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opposition kurde et le régime du Baath en Syrie. Dynamique identitaire et stratégie de cooptation</w:t>
+                <w:t xml:space="preserve">Le parti Baath et la dynastie al-Asad en Syrie : la laïcité dans un contexte communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oppositions partisanes en situation autoritaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, Faculté de droit et de science politique, France</w:t>
+              <w:t xml:space="preserve">Le parti Baath et la dynastie al-Asad en Syrie : la laïcité dans un contexte communautaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634047v1</w:t>
+                <w:t xml:space="preserve">halshs-00734773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opposition kurde et le régime du Baath en Syrie : entre dynamique identitaire et stratégies de cooptation</w:t>
               </w:r>
@@ -3383,51 +3383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD350F53"/>
+    <w:nsid w:val="23C45DC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3614,51 +3614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zakaria-taha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1874-1424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662853v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Taha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.236.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632754v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fernandez Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kossov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morier-Genoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807306479-syrie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zakaria-taha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1874-1424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662853v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Taha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.236.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632754v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fernandez Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kossov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morier-Genoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807306479-syrie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>