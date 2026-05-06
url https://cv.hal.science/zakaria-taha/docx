--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -779,178 +779,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique et religion dans un contexte autoritaire. Le régime des Assad face à la « laïcité » du parti Baath en Syrie : discours, pratiques et acteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du projet IRGA ELIAS : « imaginaires des langues chinoise, arabe et russe en France », état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religions et Laïcités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Guy Talamoni; Sébastien Quenot, Oct 2024, Université de Corse Corte, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Les langues arabe, chinoise et russe au prisme des imaginaires Cultures et sociétés : construction, diffusion, effets »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844406v1</w:t>
+                <w:t xml:space="preserve">hal-04674294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet IRGA ELIAS : « imaginaires des langues chinoise, arabe et russe en France », état des lieux et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politique et religion dans un contexte autoritaire. Le régime des Assad face à la « laïcité » du parti Baath en Syrie : discours, pratiques et acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Les langues arabe, chinoise et russe au prisme des imaginaires Cultures et sociétés : construction, diffusion, effets »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Religions et Laïcités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Guy Talamoni; Sébastien Quenot, Oct 2024, Université de Corse Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674294v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arabe en France, une affaire politique ou du politique ? »</w:t>
               </w:r>
@@ -1068,346 +1068,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La langue arabe en France entre crispations identitaires et suspicions du politique</w:t>
+                <w:t xml:space="preserve">De la Cour de sûreté de l’État aux lois antiterroristes : les mesures d’exception au secours des Assad en Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaires des langues arabe, chinoise et russe : contextes, discours, transmissions. Perspectives culturelles, sociétales et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zakaria Taha, Catherine Muller, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Les régimes d'exception : mots, images et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Lopez-Tredez et Manuella Pinelli, May 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632712v1</w:t>
+                <w:t xml:space="preserve">hal-04632745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Cour de sûreté de l’État aux lois antiterroristes : les mesures d’exception au secours des Assad en Syrie</w:t>
+                <w:t xml:space="preserve">La langue arabe en France entre crispations identitaires et suspicions du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les régimes d'exception : mots, images et droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mélanie Lopez-Tredez et Manuella Pinelli, May 2024, Arras, France</w:t>
+              <w:t xml:space="preserve">Imaginaires des langues arabe, chinoise et russe : contextes, discours, transmissions. Perspectives culturelles, sociétales et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zakaria Taha, Catherine Muller, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632745v1</w:t>
+                <w:t xml:space="preserve">hal-04632712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de la famille et politique dans le monde arabe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’imaginaire autour de l’arabe en France aujourd’hui : une langue fantasmée au prisme du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La famille et le droit dans les littératures de langue française XIXe – XXe s. de l’analyse critique à la discussion littéraire en classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Rouvière, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international Illustrer la langue arabe en Tunisie dans la dynamique de l’interlangue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Forum de Carthage, 2023, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632764v1</w:t>
+                <w:t xml:space="preserve">hal-04673550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imaginaire autour de l’arabe en France aujourd’hui : une langue fantasmée au prisme du politique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Droit de la famille et politique dans le monde arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Illustrer la langue arabe en Tunisie dans la dynamique de l’interlangue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Forum de Carthage, 2023, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">La famille et le droit dans les littératures de langue française XIXe – XXe s. de l’analyse critique à la discussion littéraire en classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Rouvière, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673550v1</w:t>
+                <w:t xml:space="preserve">hal-04632764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les imaginaires autour de l’arabe en France aujourd’hui : une langue fantasmée au prisme du politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1922,165 +1922,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opposition kurde et le régime du Baath en Syrie. Dynamique identitaire et stratégie de cooptation</w:t>
+                <w:t xml:space="preserve">Le parti Baath et la dynastie al-Asad en Syrie : la laïcité dans un contexte communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oppositions partisanes en situation autoritaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, Faculté de droit et de science politique, France</w:t>
+              <w:t xml:space="preserve">Le parti Baath et la dynastie al-Asad en Syrie : la laïcité dans un contexte communautaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634047v1</w:t>
+                <w:t xml:space="preserve">halshs-00734773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parti Baath et la dynastie al-Asad en Syrie : la laïcité dans un contexte communautaire</w:t>
+                <w:t xml:space="preserve">L’opposition kurde et le régime du Baath en Syrie. Dynamique identitaire et stratégie de cooptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le parti Baath et la dynastie al-Asad en Syrie : la laïcité dans un contexte communautaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Oppositions partisanes en situation autoritaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, Faculté de droit et de science politique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00734773v1</w:t>
+                <w:t xml:space="preserve">hal-04634047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opposition kurde et le régime du Baath en Syrie : entre dynamique identitaire et stratégies de cooptation</w:t>
               </w:r>
@@ -2127,289 +2127,407 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00734750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">États et sociétés au Moyen-Orient et en Afrique du Nord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Taha</w:t>
+                <w:t xml:space="preserve">Religions et laïcité (Revue Lumi N°5), https://lumi.univ-corse.fr/category/numero5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Talamoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Politique comparée, Mathieu Petithomme, 978-2-14-049745-2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chems-Eddine Hafiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632673v1</w:t>
+                <w:t xml:space="preserve">halshs-05609603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA LÉGITIMATION DU POLITIQUE : HISTOIRE, MÉMOIRE, POUVOIR</w:t>
+                <w:t xml:space="preserve">États et sociétés au Moyen-Orient et en Afrique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9791035321284</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fernandez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Politique comparée, Mathieu Petithomme, 978-2-14-049745-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632677v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LA LÉGITIMATION DU POLITIQUE : HISTOIRE, MÉMOIRE, POUVOIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Kossov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Morier-Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9791035321284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2016, Monde arabe - Monde musulman, 9782807306479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2419,404 +2537,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Cour de sûreté de l’Etat aux lois antiterroristes : les mesures d’exception au secours des Assad en Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les régimes d'exception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artois Presse Universitaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imaginaire autour de l’arabe en France aujourd’hui : une langue fantasmée au prisme du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CERES. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue arabe dans la dynamique de l'interlangue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-50, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités et frontières en Syrie au prisme du Printemps arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Allemagne et les migrants, Théories, stratégies et regards croisés sur une réalité complexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-14727-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam et contestation en Syrie sous Assad entre idéologie et théologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion et contestation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-84516-741-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction nationale syrienne face aux dynamiques identitaires et communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un nouveau Moyen-Orient ? Etats arabes en crise entre logiques de division et sociétés civiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2826,91 +2944,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec le journal Le Dauphiné Libéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2920,180 +3038,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques et objectifs des guerres de Netanyahou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Netanyahou et la politique d’Israël au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Meylan Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels défis pour la Syrie après la chute de Bachar al-Assad ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un Proche-Orient à feu et à sang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Meylan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3103,111 +3221,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières étatiques face aux dynamiques contestataires. Identités, territoires, pratiques et discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Kossov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3217,105 +3335,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Druzes, une communauté sous tension en Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3383,51 +3501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23C45DC3"/>
+    <w:nsid w:val="FB3F62B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3614,51 +3732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zakaria-taha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1874-1424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662853v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Taha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.236.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632754v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fernandez Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kossov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morier-Genoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807306479-syrie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zakaria-taha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1874-1424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662853v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Taha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.236.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632754v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Talamoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bustillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems-Eddine Hafiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guglielmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fernandez Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kossov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morier-Genoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807306479-syrie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802283v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>