--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,1237 +66,1505 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAP-GNN: Adaptive property-aware graph neural network for intrusion detection in IoT networks</w:t>
+                <w:t xml:space="preserve">A new framework for measuring community diversity in temporal ecological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortada Termos</w:t>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+                <w:t xml:space="preserve">Roberto Interdonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Jaber</w:t>
+                <w:t xml:space="preserve">Pierluigi Carbonara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 133, pp.111051. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.103716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2026.111051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2026.103716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514287v1</w:t>
+                <w:t xml:space="preserve">hal-05579887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRAGON: a dynamic risk-aware graph optimization network for adaptive building evacuation using Graph Convolutional Network and Q-Learning</w:t>
+                <w:t xml:space="preserve">Community-based Vulnerability Prediction Framework for IoT Intrusion Detection using only Network Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fouad Al Tfaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hazimeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-026-21400-9⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 182, pp.108493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2026.108493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530652v1</w:t>
+                <w:t xml:space="preserve">hal-05567566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based federated learning approach for intrusion detection in IoT networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADAP-GNN: Adaptive property-aware graph neural network for intrusion detection in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortada Termos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 133, pp.111051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2026.111051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-25175-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05377249v1</w:t>
+                <w:t xml:space="preserve">hal-05514287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDLC: A new Graph Deep Learning framework based on centrality measures for intrusion detection in IoT networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DRAGON: a dynamic risk-aware graph optimization network for adaptive building evacuation using Graph Convolutional Network and Q-Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortada Termos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101214⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 85 (3), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-026-21400-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572104v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Modular-based Backbones in Weighted Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Graph-based federated learning approach for intrusion detection in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Al Tfaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hazimeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.41264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-25175-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2021.06.087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04094168v1</w:t>
+                <w:t xml:space="preserve">hal-05377249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Backbones in Weighted Modular Complex Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">GDLC: A new Graph Deep Learning framework based on centrality measures for intrusion detection in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortada Termos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.101214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71876-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03059093v1</w:t>
+                <w:t xml:space="preserve">hal-04572104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Hubs and Overlapping Nodes Interactions in Modular Complex Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extracting Modular-based Backbones in Weighted Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 576, pp.454-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2021.06.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2991001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02905614v1</w:t>
+                <w:t xml:space="preserve">hal-04094168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunization of networks with non-overlapping community structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extracting Backbones in Weighted Modular Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13278-019-0591-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71876-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377044v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrality in Complex Networks with overlapping Community structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploring Hubs and Overlapping Nodes Interactions in Modular Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46507-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.79650-79683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2991001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377136v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Centrality in Complex Networks with overlapping Community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46507-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunization of networks with non-overlapping community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-019-0591-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Centrality in modular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjds/s13688-019-0195-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1306,1745 +1574,1745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Centrality Measures in Federated Learning-Based Intrusion Detection Systems</w:t>
+                <w:t xml:space="preserve">Graph-Based Learning for Multimodal Route Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortada Termos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978723⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Internet of Things, Big Data and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IoTBDS 2025, Apr 2025, Porto, France. pp.313-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013356300003944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072659v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-Based Learning for Multimodal Route Recommendation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Integrating Centrality Measures in Federated Learning-Based Intrusion Detection Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortada Termos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Internet of Things, Big Data and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013356300003944⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Milan, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038649v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing IoT Network Intrusion Detection with a New GraphSAGE Embedding Algorithm Using Centrality Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortada Termos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortada Termos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Internet of Things, Big Data and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.329-336, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0013363000003944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Realistic Cyber Security Datasets for IoT Networks with Diverse Complex Network Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Al Tfaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortada Termos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Internet of Things, Big Data and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.321-328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0013359000003944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion Detection System for IoT Based on Complex Networks and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortada Termos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortada Termos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Intl Conf on Dependable, Autonomic and Secure Computing, Intl Conf on Pervasive Intelligence and Computing, Intl Conf on Cloud and Big Data Computing, Intl Conf on Cyber Science and Technology Congress (DASC/PiCom/CBDCom/CyberSciTech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Abu Dhabi, France. pp.0471-0477, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DASC/PiCom/CBDCom/Cy59711.2023.10361433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic approach for extracting community-based backbones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Community-based method for extracting backbones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">The International Conference on Complex Networks (CompleNet) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094093v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-based method for extracting backbones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A stochastic approach for extracting community-based backbones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Complex Networks (CompleNet) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107962v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for Influential Nodes in Modular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Complex Systems (ICCS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A backbone extraction method for complex weighted networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bonner Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks, Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques (MARAMI 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montpellier (Online), France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Community-Aware Backbone Extractor for Weighted Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Complex Networks and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Mardrid (Online), Spain. p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Influential Nodes in Networks with Community Structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactions between overlapping nodes and hubs in complex networks with modular structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Modeling, Learning and Analysis (NMLA), WorldCIST2020 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Budva (Online), Montenegro. pp.3</w:t>
+              <w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059116v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between overlapping nodes and hubs in complex networks with modular structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Finding Influential Nodes in Networks with Community Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Rajeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online, Greece. pp.1</w:t>
+              <w:t xml:space="preserve">Network Modeling, Learning and Analysis (NMLA), WorldCIST2020 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Budva (Online), Montenegro. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059164v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of Hubs in Modular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Complex Systems (ICCS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betweenness Centrality for Networks with Non-Overlapping Community Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Workshop on Complexity in Engineering (COMPENG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Florence, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CompEng.2018.8536229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">k-Truss Decomposition for Modular Centrality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE International Symposium on Signal, Image, Video and Communications (ISIVC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3054,367 +3322,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of hubs in complex networks with overlapping modular structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influential Spreaders in Modular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetSci International School and Conference on Network Science</w:t>
+              <w:t xml:space="preserve">NetSci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Rome (Online), Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059191v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential Spreaders in Modular Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influential Spreaders in Networks with Community Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetSci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rome (Online), Italy. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Complex Systems (ICCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059194v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential Spreaders in Networks with Community Structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Localization of hubs in complex networks with overlapping modular structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Complex Systems (ICCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.1</w:t>
+              <w:t xml:space="preserve">NetSci International School and Conference on Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rome (Online), Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059257v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3561,51 +3829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortada Termos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Ghalmane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadlallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2026.111051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21400-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al Tfaily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25175-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101214" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.06.087" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71876-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2991001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0591-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46507-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-019-0195-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978723" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Daoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013356300003944" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013363000003944" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013359000003944" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/Cy59711.2023.10361433" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonner Cherifi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Rajeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompEng.2018.8536229" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Ghalmane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Carbonara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103716" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al Tfaily" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortada Termos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadlallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2026.111051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21400-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25175-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101214" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.06.087" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71876-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2991001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46507-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0591-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-019-0195-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Daoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013356300003944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978723" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013363000003944" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013359000003944" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/Cy59711.2023.10361433" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059146v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonner Cherifi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Rajeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompEng.2018.8536229" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>