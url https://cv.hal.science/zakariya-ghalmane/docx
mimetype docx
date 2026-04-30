--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -368,252 +368,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAP-GNN: Adaptive property-aware graph neural network for intrusion detection in IoT networks</w:t>
+                <w:t xml:space="preserve">DRAGON: a dynamic risk-aware graph optimization network for adaptive building evacuation using Graph Convolutional Network and Q-Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortada Termos</w:t>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2026.111051⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 85 (3), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-026-21400-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514287v1</w:t>
+                <w:t xml:space="preserve">hal-05530652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRAGON: a dynamic risk-aware graph optimization network for adaptive building evacuation using Graph Convolutional Network and Q-Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADAP-GNN: Adaptive property-aware graph neural network for intrusion detection in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortada Termos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 85 (3), pp.197. </w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 133, pp.111051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-026-21400-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2026.111051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530652v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based federated learning approach for intrusion detection in IoT networks</w:t>
               </w:r>
@@ -733,90 +733,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDLC: A new Graph Deep Learning framework based on centrality measures for intrusion detection in IoT networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortada Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1329,248 +1329,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunization of networks with non-overlapping community structure</w:t>
+                <w:t xml:space="preserve">Centrality in modular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">EPJ Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13278-019-0591-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-019-0195-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377044v1</w:t>
+                <w:t xml:space="preserve">hal-02376593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrality in modular networks</w:t>
+                <w:t xml:space="preserve">Immunization of networks with non-overlapping community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), </w:t>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-019-0195-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13278-019-0591-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376593v1</w:t>
+                <w:t xml:space="preserve">hal-02377044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1582,321 +1582,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-Based Learning for Multimodal Route Recommendation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Centrality Measures in Federated Learning-Based Intrusion Detection Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortada Termos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Internet of Things, Big Data and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013356300003944⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Milan, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038649v1</w:t>
+                <w:t xml:space="preserve">hal-05072659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Centrality Measures in Federated Learning-Based Intrusion Detection Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph-Based Learning for Multimodal Route Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Milan, Italy. pp.1-6, </w:t>
+              <w:t xml:space="preserve">10th International Conference on Internet of Things, Big Data and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IoTBDS 2025, Apr 2025, Porto, France. pp.313-320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0013356300003944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072659v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing IoT Network Intrusion Detection with a New GraphSAGE Embedding Algorithm Using Centrality Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortada Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1973,51 +1973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Al Tfaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortada Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2081,90 +2081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion Detection System for IoT Based on Complex Networks and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortada Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3330,159 +3330,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential Spreaders in Modular Networks</w:t>
+                <w:t xml:space="preserve">Localization of hubs in complex networks with overlapping modular structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetSci</w:t>
+              <w:t xml:space="preserve">NetSci International School and Conference on Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Rome (Online), Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059194v1</w:t>
+                <w:t xml:space="preserve">hal-03059191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential Spreaders in Networks with Community Structure</w:t>
+                <w:t xml:space="preserve">Influential Spreaders in Modular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
@@ -3500,181 +3500,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Complex Systems (ICCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.1</w:t>
+              <w:t xml:space="preserve">NetSci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rome (Online), Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059257v1</w:t>
+                <w:t xml:space="preserve">hal-03059194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of hubs in complex networks with overlapping modular structure</w:t>
+                <w:t xml:space="preserve">Influential Spreaders in Networks with Community Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetSci International School and Conference on Network Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rome (Online), Italy. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Complex Systems (ICCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Boston (Online), United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059191v1</w:t>
+                <w:t xml:space="preserve">hal-03059257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3829,51 +3829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Ghalmane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Carbonara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103716" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al Tfaily" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortada Termos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadlallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2026.111051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21400-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25175-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101214" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.06.087" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71876-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2991001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46507-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0591-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-019-0195-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Daoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013356300003944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978723" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013363000003944" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013359000003944" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/Cy59711.2023.10361433" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059146v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonner Cherifi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Rajeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompEng.2018.8536229" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Ghalmane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Carbonara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103716" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al Tfaily" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21400-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortada Termos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadlallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2026.111051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25175-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101214" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2021.06.087" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71876-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2991001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46507-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-019-0195-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0591-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978723" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Daoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013356300003944" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013363000003944" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013359000003944" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/Cy59711.2023.10361433" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059146v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonner Cherifi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Rajeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompEng.2018.8536229" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>