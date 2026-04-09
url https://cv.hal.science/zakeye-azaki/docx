--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -210,51 +210,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+              <w:t xml:space="preserve">, 2024, 61 (2), pp.1610-1629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAES.2024.3464569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -660,252 +660,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive and Symbolic Control: Performance and Safety for Non-linear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Validation on Using Drones for the Take-off and Landing Phases of an AWE System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sorin Olaru</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAO 2022 - 18th IFAC Workshop on Control Applications of Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708834v1</w:t>
+                <w:t xml:space="preserve">hal-03705735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation on Using Drones for the Take-off and Landing Phases of an AWE System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive and Symbolic Control: Performance and Safety for Non-linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAO 2022 - 18th IFAC Workshop on Control Applications of Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Gif-sur-Yvette, France. pp.290-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705735v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of a tethered drone for an AWE application</w:t>
               </w:r>
@@ -1447,51 +1447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05029625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALT106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05029625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALT106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>