--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -93,189 +93,323 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robust Controllers for a Tethered Magnus-Effect Winged Quadcopter System: Experimental Validation Under Wind Disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Offermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, pp.100411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2026.100411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magnus-Effect Winged Hybrid UAV System: Improved Energy Efficient and Autonomy Through Control Allocation Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Offermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 61 (2), pp.1610-1629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAES.2024.3464569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -285,1022 +419,868 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Take-off and Landing Control of Magnus Effect-Based Quadcopter AWES in Challenging Wind Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Offermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWEC 2024 - 10th International Airborne Wind Energy Conference (AWEC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Control of Tethered Drone: Take-off and Landing under Turbulent Wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. pp.769-774, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally Validated Simulator of Flight Dynamics: for a Magnus Effect-based Quadcopter System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Offermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAV 2023 - International Micro Air Vehicles, Conferences and Competitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation on Using Drones for the Take-off and Landing Phases of an AWE System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive and Symbolic Control: Performance and Safety for Non-linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAO 2022 - 18th IFAC Workshop on Control Applications of Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Gif-sur-Yvette, France. pp.290-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705735v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive and Symbolic Control: Performance and Safety for Non-linear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Validation on Using Drones for the Take-off and Landing Phases of an AWE System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sorin Olaru</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAO 2022 - 18th IFAC Workshop on Control Applications of Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708834v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of a tethered drone for an AWE application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAD 2022 - 6th International Conference on Control, Automation and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9853858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759486v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-05297699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Magnus-based Winged Quadcopter System : For Prolonged Flight and Tethered Airborne Wind Energy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université Grenoble Alpes [2020-..], 2024. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024GRALT106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05029625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1447,51 +1427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05029625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALT106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100411" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05029625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALT106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>