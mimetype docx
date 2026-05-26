--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -794,252 +794,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive and Symbolic Control: Performance and Safety for Non-linear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Validation on Using Drones for the Take-off and Landing Phases of an AWE System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sorin Olaru</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAO 2022 - 18th IFAC Workshop on Control Applications of Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708834v1</w:t>
+                <w:t xml:space="preserve">hal-03705735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation on Using Drones for the Take-off and Landing Phases of an AWE System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive and Symbolic Control: Performance and Safety for Non-linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAO 2022 - 18th IFAC Workshop on Control Applications of Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Gif-sur-Yvette, France. pp.290-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705735v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of a tethered drone for an AWE application</w:t>
               </w:r>
@@ -1427,51 +1427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100411" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05029625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALT106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100411" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05029625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALT106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>