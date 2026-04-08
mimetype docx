--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -489,287 +489,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Neuromorphic Spiking Sensor for Smart IoT Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analog Spiking Neural Network Synthesis for the MNIST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Soupizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-023-02164-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29292/jics.v18i1.663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133969v1</w:t>
+                <w:t xml:space="preserve">hal-04118869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Spiking Neural Network Synthesis for the MNIST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF Neuromorphic Spiking Sensor for Smart IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soupizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29292/jics.v18i1.663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-023-02164-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118869v1</w:t>
+                <w:t xml:space="preserve">hal-04133969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2419,51 +2419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Bossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v19i3.889" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos-G. Stratigopoulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261961" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059802v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morlans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850663" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannael Bossard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12839336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12808148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Bossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v19i3.889" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos-G. Stratigopoulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261961" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059802v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morlans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850663" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannael Bossard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12839336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12808148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>