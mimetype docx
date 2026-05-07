--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -489,1429 +489,1550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Spiking Neural Network Synthesis for the MNIST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF Neuromorphic Spiking Sensor for Smart IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soupizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29292/jics.v18i1.663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-023-02164-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118869v1</w:t>
+                <w:t xml:space="preserve">hal-04133969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Neuromorphic Spiking Sensor for Smart IoT Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analog Spiking Neural Network Synthesis for the MNIST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Soupizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-023-02164-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29292/jics.v18i1.663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133969v1</w:t>
+                <w:t xml:space="preserve">hal-04118869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STDP-Trained Spiking Neural Network Reliability Assessment Through Fault Injections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Model-to-Transistor Design Framework for Memristor Crossbar-Based Spiking Neural Network Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanwen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Manokhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haralampos-G. Stratigopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Maasticht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083335v1</w:t>
+                <w:t xml:space="preserve">hal-05590496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Framework for Energy-Efficient Analog Neural Network using Multilayer Perceptron Models</w:t>
+                <w:t xml:space="preserve">STDP-Trained Spiking Neural Network Reliability Assessment Through Fault Injections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ramos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haralampos-G. Stratigopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 23rd IEEE Interregional NEWCAS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">31st IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085651v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Spiking-Rate Neuromorphic System for Efficient RF Source Localization</w:t>
+                <w:t xml:space="preserve">Design Framework for Energy-Efficient Analog Neural Network using Multilayer Perceptron Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Prats Rioufol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference Electronics Circuit and System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 23rd IEEE Interregional NEWCAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04906487v1</w:t>
+                <w:t xml:space="preserve">hal-05085651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Ultra-Low Power Electronic Neuron Towards a Faithful Biomimetic Behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analog Spiking-Rate Neuromorphic System for Efficient RF Source Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/sbcci60457.2023.10261961⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference Electronics Circuit and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193898v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitter Noise Impact on Analog Spiking Neural Networks: STDP Limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the Ultra-Low Power Electronic Neuron Towards a Faithful Biomimetic Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Prats Rioufol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI),</w:t>
+              <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/sbcci60457.2023.10261661⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sbcci60457.2023.10261961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193888v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient parameter estimation techniques for nonlinear MEMS resonators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jitter Noise Impact on Analog Spiking Neural Networks: STDP Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Prats Rioufol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sbcci60457.2023.10261661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196061v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Neural Network Feasibility Using Analog Spiking Neurons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+                <w:t xml:space="preserve">Efficient parameter estimation techniques for nonlinear MEMS resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucca Reinehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689837v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-nJ per Decison Schmitt Trigger Comparator for Neuromorphic Spike Detection in 55nm Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Deep Neural Network Feasibility Using Analog Spiking Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Forum on Research and Technologies for Society and Industry Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Porto Alegre, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RTSI55261.2022.9905228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03726654v1</w:t>
+                <w:t xml:space="preserve">hal-03689837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS resonator parameter estimation from fast frequency sweeps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+                <w:t xml:space="preserve">Sub-nJ per Decison Schmitt Trigger Comparator for Neuromorphic Spike Detection in 55nm Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Margot Morlans</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850663⟩</w:t>
+              <w:t xml:space="preserve">7th Forum on Research and Technologies for Society and Industry Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RTSI55261.2022.9905228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059802v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MEMS resonator parameter estimation from fast frequency sweeps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Libessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Morlans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.2 nW Neuromorphic Enhanced Wake-Up Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1956,70 +2077,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Porto Alegre, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2029,65 +2150,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog Spiking Neuron Model for Unsupervised STDP-based Learning Open Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannael Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2098,92 +2219,92 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12839336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog Neuromorphic System for Low-Power RF Localization in IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2195,84 +2316,84 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12808148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2419,51 +2540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Bossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v19i3.889" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos-G. Stratigopoulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261961" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059802v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morlans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850663" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannael Bossard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12839336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12808148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Bossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v19i3.889" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Xuan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Manokhin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos-G. Stratigopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morlans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850663" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannael Bossard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12839336" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12808148" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>