--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -175,226 +175,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network characteristics and the adoption of organisational innovation in the food sector</w:t>
+                <w:t xml:space="preserve">Responsabilité sociétale des entreprises (RSE) dans le secteur agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJEIM.2020.108248⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v2-ag113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364188v1</w:t>
+                <w:t xml:space="preserve">hal-04305672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité sociétale des entreprises (RSE) dans le secteur agroalimentaire</w:t>
+                <w:t xml:space="preserve">Network characteristics and the adoption of organisational innovation in the food sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghasem Shiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (4/5), pp.320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v2-ag113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJEIM.2020.108248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04305672v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food safety implementation in the perspective of network learning</w:t>
               </w:r>
@@ -406,51 +406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie D Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepa Thiagarajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -510,51 +510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-technological innovations from organisational design and change perspectives in VSEs and SMEs: the case of management systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (3/4), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -582,382 +582,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing network effects of Corporate Social Responsibility implementation in food small and medium enterprises</w:t>
+                <w:t xml:space="preserve">Networked innovation: a concept for knowledge-based agrifood business</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghasem Shiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Chain and Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (2), pp.103-115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/JCNS2014.x005⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14, pp.83 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/jcns2014.x003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363397v1</w:t>
+                <w:t xml:space="preserve">hal-03254823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing network effects of Corporate Social Responsibility implementation in food small and medium enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Shiri</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghasem Shiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Chain and Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (2), pp.103-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/JCNS2014.x005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261967v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networked innovation: a concept for knowledge-based agrifood business</w:t>
+                <w:t xml:space="preserve">Analyzing network effects of Corporate Social Responsibility implementation in food small and medium enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Shiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Chain and Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14, pp.83 - 93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/jcns2014.x003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/JCNS2014.x005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254823v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Implementation of a Quality Management Standard in a Food SME: A Network Learning Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Food System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1004,51 +1004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Implementation of a Quality Management Standard in a Food SME: A Network Learning Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Food System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (3), pp.214-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1317,51 +1317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie D Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepa Thiagarajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1393,381 +1393,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network interaction -based tools for CSR implementation in food SMEs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Networked innovation in motion: illustration with The NetGrow toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Fortuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Omta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z.-Z. Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 30 th IMP ( Industrial Marketing Purchasing) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Sustainability and Innovation in Chains and Networks, Capri, Italy, 2014-06-04/2014-06-06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WUR, Pays-Bas, Jun 2014, Capri (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078677v1</w:t>
+                <w:t xml:space="preserve">hal-04286563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network interaction-based tools for CSR implementation in food SMEs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Network interaction -based tools for CSR implementation in food SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantiaba Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-Z. Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kedge Business School, Sep 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 30 th IMP ( Industrial Marketing Purchasing) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363396v1</w:t>
+                <w:t xml:space="preserve">hal-02078677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networked innovation in motion: illustration with The NetGrow toolbox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Network interaction-based tools for CSR implementation in food SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantiaba Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability and Innovation in Chains and Networks, Capri, Italy, 2014-06-04/2014-06-06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WUR, Pays-Bas, Jun 2014, Capri (IT), Italy</w:t>
+              <w:t xml:space="preserve">IMP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kedge Business School, Sep 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286563v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network learning effects of ISO 22000 standard implementation in a food SME: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTC, Mar 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1792,64 +1792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing CSR implementation in SMEs through differentiated networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantiaba Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1887,215 +1887,215 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network learning effects of ISO 22000 standard implementation in a food SME: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Sauvee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualita 2013. 10ème Congrès International Pluridisciplinaire en Qualité et Sûreté de Fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTC, Mar 2013, Compiègne, France</w:t>
+              <w:t xml:space="preserve">QUALITA2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286645v1</w:t>
+                <w:t xml:space="preserve">hal-00823155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network learning effects of ISO 22000 standard implementation in a food SME: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Sauvee</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Qualita 2013. 10ème Congrès International Pluridisciplinaire en Qualité et Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, Mar 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823155v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR implementation in food SMEs through the management of differentiated networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2159,51 +2159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau pour l'adoption de la RSE dans les PME agroalimentaires : le cas Destination Développement Durable®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès du RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPS/INSTEAD (Luxembourg) et CEREFIGE (Université de Lorraine), Jun 2011, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2273,51 +2273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Responsabilité Sociétale des Entreprises Agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes. 2016, 978-3639480993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2380,51 +2380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSE dans le secteur agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur. L'expertise et scientifique de référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2475,51 +2475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudule Kisempa Muyuala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centma Press, ILB, Bonn, Germany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping Formal Networks and Identifying Their Role for Innovation in EU Food SMEs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
@@ -2561,51 +2561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroalimentaire, la Responsabilité Sociétale des entreprises, levier d’une dynamique créatrice de valeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Demeter 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2675,51 +2675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'innovation organisationnelle en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">150 idées pour la réussite de nos agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2744,51 +2744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implementation of a quality management standard in a food SME: a network learning perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.-Z. Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2845,246 +2845,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NETGROW Project Full Name: Enhancing the innovativeness of food SMEs through the management of strategic network behaviour and network learning performance</w:t>
+                <w:t xml:space="preserve">Netgrow toolbox. Open-innovation tools for food SMEs, network managers and policy makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gellynck</w:t>
+                <w:t xml:space="preserve">Roland Klefoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianka Kuhne</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rowena Kleijwegt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Ghent University (Gand, Belgique). 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wageningen University &amp; Research. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313637v1</w:t>
+                <w:t xml:space="preserve">hal-04406577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netgrow toolbox. Open-innovation tools for food SMEs, network managers and policy makers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NETGROW Project Full Name: Enhancing the innovativeness of food SMEs through the management of strategic network behaviour and network learning performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Klefoth</w:t>
+                <w:t xml:space="preserve">Bianka Kuhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rowena Kleijwegt</w:t>
+                <w:t xml:space="preserve">Karen Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Wageningen University &amp; Research. 2014</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ghent University (Gand, Belgique). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406577v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la distribution 3D de température au sein des parties ligneuses : transferts thermiques au sein d'objets de forme cylindrique (tronc d'arbre) et prise en glace</w:t>
               </w:r>
@@ -3222,51 +3222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1769F966"/>
+    <w:nsid w:val="45792E52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3453,51 +3453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zam-zam-abdirahman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9856-248X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364188v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zam-Zam Abdirahman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Shiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2020.108248" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04305672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-ag113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D Bourquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Thiagarajan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/7.2.2018.a2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082339" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JCNS2014.x005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261967v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jcns2014.x003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.144857" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Aman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaka Ratsimalahelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04301473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Z. Abdirahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Fortuin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Omta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sauvee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04280819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudule Kisempa Muyuala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauv&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gellynck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Kuhne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hamman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04406577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klefoth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Kleijwegt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zam Zam Abdirahman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zam-zam-abdirahman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9856-248X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04305672v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zam-Zam Abdirahman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-ag113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Shiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2020.108248" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D Bourquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Thiagarajan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/7.2.2018.a2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082339" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jcns2014.x003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JCNS2014.x005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shiri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.144857" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Aman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaka Ratsimalahelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04301473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Fortuin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Omta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Z. Abdirahman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sauvee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04280819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudule Kisempa Muyuala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauv&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04406577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klefoth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Kleijwegt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gellynck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Kuhne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hamman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zam Zam Abdirahman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>