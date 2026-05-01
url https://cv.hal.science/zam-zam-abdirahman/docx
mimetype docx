--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -175,226 +175,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité sociétale des entreprises (RSE) dans le secteur agroalimentaire</w:t>
+                <w:t xml:space="preserve">Network characteristics and the adoption of organisational innovation in the food sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghasem Shiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v2-ag113⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (4/5), pp.320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEIM.2020.108248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305672v1</w:t>
+                <w:t xml:space="preserve">hal-04364188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network characteristics and the adoption of organisational innovation in the food sector</w:t>
+                <w:t xml:space="preserve">Responsabilité sociétale des entreprises (RSE) dans le secteur agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (4/5), pp.320. </w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJEIM.2020.108248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v2-ag113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04364188v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food safety implementation in the perspective of network learning</w:t>
               </w:r>
@@ -406,51 +406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie D Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepa Thiagarajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -510,51 +510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-technological innovations from organisational design and change perspectives in VSEs and SMEs: the case of management systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (3/4), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -582,382 +582,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networked innovation: a concept for knowledge-based agrifood business</w:t>
+                <w:t xml:space="preserve">Analyzing network effects of Corporate Social Responsibility implementation in food small and medium enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryem Cherni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+                <w:t xml:space="preserve">G. Shiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Chain and Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14, pp.83 - 93. </w:t>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.103-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/jcns2014.x003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/JCNS2014.x005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254823v1</w:t>
+                <w:t xml:space="preserve">hal-04261967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing network effects of Corporate Social Responsibility implementation in food small and medium enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghasem Shiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Chain and Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (2), pp.103-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/JCNS2014.x005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing network effects of Corporate Social Responsibility implementation in food small and medium enterprises</w:t>
+                <w:t xml:space="preserve">Networked innovation: a concept for knowledge-based agrifood business</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Shiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Chain and Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (2), pp.103-115. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 14, pp.83 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/jcns2014.x003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/JCNS2014.x005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04261967v1</w:t>
+                <w:t xml:space="preserve">hal-03254823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Implementation of a Quality Management Standard in a Food SME: A Network Learning Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Food System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1004,51 +1004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Implementation of a Quality Management Standard in a Food SME: A Network Learning Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Food System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (3), pp.214-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1317,51 +1317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie D Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepa Thiagarajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1393,381 +1393,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networked innovation in motion: illustration with The NetGrow toolbox</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryem Cherni</w:t>
+                <w:t xml:space="preserve">Network interaction -based tools for CSR implementation in food SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frances Fortuin</w:t>
+                <w:t xml:space="preserve">Mantiaba Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onno Omta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+                <w:t xml:space="preserve">Z.-Z. Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability and Innovation in Chains and Networks, Capri, Italy, 2014-06-04/2014-06-06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WUR, Pays-Bas, Jun 2014, Capri (IT), Italy</w:t>
+              <w:t xml:space="preserve">The 30 th IMP ( Industrial Marketing Purchasing) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286563v1</w:t>
+                <w:t xml:space="preserve">hal-02078677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network interaction -based tools for CSR implementation in food SMEs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Network interaction-based tools for CSR implementation in food SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantiaba Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z.-Z. Abdirahman</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 30 th IMP ( Industrial Marketing Purchasing) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IMP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kedge Business School, Sep 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078677v1</w:t>
+                <w:t xml:space="preserve">hal-04363396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network interaction-based tools for CSR implementation in food SMEs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Networked innovation in motion: illustration with The NetGrow toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Fortuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Omta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kedge Business School, Sep 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Sustainability and Innovation in Chains and Networks, Capri, Italy, 2014-06-04/2014-06-06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WUR, Pays-Bas, Jun 2014, Capri (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363396v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network learning effects of ISO 22000 standard implementation in a food SME: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTC, Mar 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1792,64 +1792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing CSR implementation in SMEs through differentiated networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantiaba Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1887,215 +1887,215 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network learning effects of ISO 22000 standard implementation in a food SME: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Sauvee</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Qualita 2013. 10ème Congrès International Pluridisciplinaire en Qualité et Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, Mar 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823155v1</w:t>
+                <w:t xml:space="preserve">hal-04286645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network learning effects of ISO 22000 standard implementation in a food SME: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Sauvee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualita 2013. 10ème Congrès International Pluridisciplinaire en Qualité et Sûreté de Fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTC, Mar 2013, Compiègne, France</w:t>
+              <w:t xml:space="preserve">QUALITA2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286645v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR implementation in food SMEs through the management of differentiated networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2159,51 +2159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau pour l'adoption de la RSE dans les PME agroalimentaires : le cas Destination Développement Durable®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès du RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPS/INSTEAD (Luxembourg) et CEREFIGE (Université de Lorraine), Jun 2011, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2273,51 +2273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Responsabilité Sociétale des Entreprises Agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes. 2016, 978-3639480993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2380,51 +2380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSE dans le secteur agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur. L'expertise et scientifique de référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2475,51 +2475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudule Kisempa Muyuala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centma Press, ILB, Bonn, Germany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping Formal Networks and Identifying Their Role for Innovation in EU Food SMEs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
@@ -2561,51 +2561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroalimentaire, la Responsabilité Sociétale des entreprises, levier d’une dynamique créatrice de valeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Demeter 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2675,51 +2675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'innovation organisationnelle en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">150 idées pour la réussite de nos agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2744,51 +2744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implementation of a quality management standard in a food SME: a network learning perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.-Z. Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2890,51 +2890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Kleijwegt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wageningen University &amp; Research. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2991,51 +2991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianka Kuhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3222,51 +3222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45792E52"/>
+    <w:nsid w:val="00B9D763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3453,51 +3453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zam-zam-abdirahman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9856-248X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04305672v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zam-Zam Abdirahman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-ag113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Shiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2020.108248" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D Bourquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Thiagarajan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/7.2.2018.a2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082339" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jcns2014.x003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JCNS2014.x005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shiri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.144857" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Aman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaka Ratsimalahelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04301473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Fortuin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Omta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Z. Abdirahman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sauvee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04280819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudule Kisempa Muyuala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauv&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04406577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klefoth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Kleijwegt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gellynck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Kuhne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hamman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zam Zam Abdirahman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zam-zam-abdirahman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9856-248X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364188v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zam-Zam Abdirahman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Shiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2020.108248" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04305672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-ag113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D Bourquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Thiagarajan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/7.2.2018.a2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082339" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shiri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JCNS2014.x005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jcns2014.x003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.144857" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Aman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaka Ratsimalahelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04301473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Z. Abdirahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Fortuin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Omta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sauvee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04280819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudule Kisempa Muyuala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauv&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04406577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klefoth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Kleijwegt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gellynck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Kuhne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hamman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zam Zam Abdirahman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>