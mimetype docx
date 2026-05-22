--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1786,204 +1786,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing CSR implementation in SMEs through differentiated networks</w:t>
+                <w:t xml:space="preserve">Network learning effects of ISO 22000 standard implementation in a food SME: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mantiaba Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IMP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Georgia State University, Aug 2013, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Qualita 2013. 10ème Congrès International Pluridisciplinaire en Qualité et Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, Mar 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363402v1</w:t>
+                <w:t xml:space="preserve">hal-04286645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network learning effects of ISO 22000 standard implementation in a food SME: a case study</w:t>
+                <w:t xml:space="preserve">Managing CSR implementation in SMEs through differentiated networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantiaba Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zam-Zam Abdirahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualita 2013. 10ème Congrès International Pluridisciplinaire en Qualité et Sûreté de Fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTC, Mar 2013, Compiègne, France</w:t>
+              <w:t xml:space="preserve">29th IMP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georgia State University, Aug 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286645v1</w:t>
+                <w:t xml:space="preserve">hal-04363402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network learning effects of ISO 22000 standard implementation in a food SME: a case study</w:t>
               </w:r>
@@ -3222,51 +3222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00B9D763"/>
+    <w:nsid w:val="EDB8516E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3453,51 +3453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zam-zam-abdirahman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9856-248X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364188v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zam-Zam Abdirahman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Shiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2020.108248" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04305672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-ag113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D Bourquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Thiagarajan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/7.2.2018.a2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082339" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shiri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JCNS2014.x005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jcns2014.x003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.144857" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Aman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaka Ratsimalahelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04301473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Z. Abdirahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Fortuin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Omta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sauvee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04280819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudule Kisempa Muyuala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauv&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04406577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klefoth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Kleijwegt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gellynck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Kuhne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hamman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zam Zam Abdirahman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zam-zam-abdirahman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9856-248X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364188v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zam-Zam Abdirahman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Shiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2020.108248" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04305672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-ag113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D Bourquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Thiagarajan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/7.2.2018.a2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082339" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shiri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JCNS2014.x005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jcns2014.x003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.144857" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Aman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaka Ratsimalahelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04301473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Z. Abdirahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Fortuin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Omta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sauvee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04280819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudule Kisempa Muyuala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauv&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04406577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klefoth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Kleijwegt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gellynck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Kuhne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hamman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zam Zam Abdirahman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>