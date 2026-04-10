--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zeashan Khan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zeashan-khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2002-8951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18567870X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">316039665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zeashan KHAN was born in Islamabad, Paksitan in 1978. He graduated in Electronics Engineering from the N.E.D University, Pakistan in 2002. He received his Ph.D degree in 2010 in Automation and Computer Integrated Manufacturing from the Université Grenoble Alpes, France. From 2011 he was an Assistant Professor in Pakistani universities. He became Associate Professor in 2018 during his stay at National University of Science & Technology (NUST), Pakistan. Since 2023, he is working as a senior research at Interdisciplinary Research labs at KFUPM, KSA. His current research interests include fault tolerant control of robots, additive manufacturing and digital twins of industrial systems. He is currently serving as an editorial team member of more than 15 journals including IEEE Access, International journal of intelligent robotics and applications, Biomimetics, Drones, IEEE Transactions on consumer electronics etc. He is open for joint collaboration in his focused area of research.For an updated version, please consult:</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Zeashan-H-Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Imagery-Based Cloud Classification Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukhsar Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Zia Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khurram Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Fazil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15235597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Monitoring Using Machine Learning, IoT and Wearable Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah A Al-Atawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Alyahyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naif Alatawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Sadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tareq Manzoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23218875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drive-by-Wireless Teleoperation with Network QoS Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.160-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Architecture for Diagnosis and Monitoring Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASAUM Journal of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.318-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Co-design Approach for Bilateral Teleoperation over Hybrid Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2010 - 18th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.286-291, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2010.5547682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design in Heterogeneous Wireless Networked Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCSIT 2009 - International Multiconference on Computer Science and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Mragowo, Poland. pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Packet Loss on the Quality of Control of a Networked Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mechraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRTP/RTS 2009 - 30th IFAC Workshop on Real-Time Programming and 4th InternationalWorkshop on Real-Time Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Mragowo, Poland. pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design for wireless networked control of an intelligent mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mechraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2009 - 6th International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Milan, Italy. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Architecture for Long range teleoperation of Autonomous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SensorNets 2009: The First International School on Cyber-Physical and Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Monastir, Tunisia. pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Wireless Network Architecture for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2009 - 5th International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cannes, France. pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network architecture for Diagnosis and Monitoring Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2009 - Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension to IEC 61850 for solving selectivity problem in electrical substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAR 2008 - 23rd IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.362-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnosis strategy for FDI in wireless networked control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FeT'2007 7th IFAC International Conference on Fieldbuses and Networks in Industrial and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Architecture for Long range Teleoperation of an Autonomous System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Institut National Polytechnique de Grenoble - INPG, 2010. English. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00545474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zeashan Khan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zeashan-khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2002-8951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18567870X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">316039665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zeashan KHAN was born in Islamabad, Paksitan in 1978. He graduated in Electronics Engineering from the N.E.D University, Pakistan in 2002. He received his Ph.D degree in 2010 in Automation and Computer Integrated Manufacturing from the Université Grenoble Alpes, France. From 2011 he was an Assistant Professor in Pakistani universities. He became Associate Professor in 2018 during his stay at National University of Science & Technology (NUST), Pakistan. Since 2023, he is working as a senior research at Interdisciplinary Research labs at KFUPM, KSA. His current research interests include fault tolerant control of robots, additive manufacturing and digital twins of industrial systems. He is currently serving as an editorial team member of more than 15 journals including IEEE Access, International journal of intelligent robotics and applications, Biomimetics, Drones, IEEE Transactions on consumer electronics etc. He is open for joint collaboration in his focused area of research.For an updated version, please consult:</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Zeashan-H-Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Imagery-Based Cloud Classification Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukhsar Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Zia Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khurram Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Fazil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15235597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Monitoring Using Machine Learning, IoT and Wearable Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah A Al-Atawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Alyahyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naif Alatawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Sadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tareq Manzoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23218875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drive-by-Wireless Teleoperation with Network QoS Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.160-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Architecture for Diagnosis and Monitoring Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASAUM Journal of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.318-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Co-design Approach for Bilateral Teleoperation over Hybrid Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2010 - 18th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.286-291, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2010.5547682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design for wireless networked control of an intelligent mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mechraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2009 - 6th International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Milan, Italy. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design in Heterogeneous Wireless Networked Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCSIT 2009 - International Multiconference on Computer Science and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Mragowo, Poland. pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Packet Loss on the Quality of Control of a Networked Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mechraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRTP/RTS 2009 - 30th IFAC Workshop on Real-Time Programming and 4th InternationalWorkshop on Real-Time Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Mragowo, Poland. pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Architecture for Long range teleoperation of Autonomous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SensorNets 2009: The First International School on Cyber-Physical and Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Monastir, Tunisia. pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Wireless Network Architecture for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2009 - 5th International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cannes, France. pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network architecture for Diagnosis and Monitoring Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2009 - Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension to IEC 61850 for solving selectivity problem in electrical substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAR 2008 - 23rd IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.362-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnosis strategy for FDI in wireless networked control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FeT'2007 7th IFAC International Conference on Fieldbuses and Networks in Industrial and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Architecture for Long range Teleoperation of an Autonomous System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Institut National Polytechnique de Grenoble - INPG, 2010. English. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00545474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85A34597"/>
+    <w:nsid w:val="979FF08D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zeashan-khan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2002-8951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18567870X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316039665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Zeashan-H-Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukhsar Yousaf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Zia Ur Rehman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurram Khan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeashan Hameed Khan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Fazil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15235597" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A Al-Atawi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alyahyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naif Alatawi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Sadad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Manzoor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218875" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506089v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547682" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mechraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395499v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haffar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zeashan-khan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2002-8951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18567870X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316039665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Zeashan-H-Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukhsar Yousaf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Zia Ur Rehman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurram Khan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeashan Hameed Khan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Fazil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15235597" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A Al-Atawi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alyahyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naif Alatawi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Sadad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Manzoor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218875" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506089v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547682" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mechraoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395499v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haffar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>