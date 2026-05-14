--- v1 (2026-04-10)
+++ v2 (2026-05-14)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zeashan Khan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zeashan-khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2002-8951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18567870X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">316039665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zeashan KHAN was born in Islamabad, Paksitan in 1978. He graduated in Electronics Engineering from the N.E.D University, Pakistan in 2002. He received his Ph.D degree in 2010 in Automation and Computer Integrated Manufacturing from the Université Grenoble Alpes, France. From 2011 he was an Assistant Professor in Pakistani universities. He became Associate Professor in 2018 during his stay at National University of Science & Technology (NUST), Pakistan. Since 2023, he is working as a senior research at Interdisciplinary Research labs at KFUPM, KSA. His current research interests include fault tolerant control of robots, additive manufacturing and digital twins of industrial systems. He is currently serving as an editorial team member of more than 15 journals including IEEE Access, International journal of intelligent robotics and applications, Biomimetics, Drones, IEEE Transactions on consumer electronics etc. He is open for joint collaboration in his focused area of research.For an updated version, please consult:</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Zeashan-H-Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Imagery-Based Cloud Classification Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukhsar Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Zia Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khurram Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Fazil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15235597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Monitoring Using Machine Learning, IoT and Wearable Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah A Al-Atawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Alyahyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naif Alatawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Sadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tareq Manzoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23218875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drive-by-Wireless Teleoperation with Network QoS Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.160-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Architecture for Diagnosis and Monitoring Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASAUM Journal of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.318-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Co-design Approach for Bilateral Teleoperation over Hybrid Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2010 - 18th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.286-291, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2010.5547682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design for wireless networked control of an intelligent mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mechraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2009 - 6th International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Milan, Italy. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design in Heterogeneous Wireless Networked Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCSIT 2009 - International Multiconference on Computer Science and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Mragowo, Poland. pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Packet Loss on the Quality of Control of a Networked Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mechraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRTP/RTS 2009 - 30th IFAC Workshop on Real-Time Programming and 4th InternationalWorkshop on Real-Time Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Mragowo, Poland. pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Architecture for Long range teleoperation of Autonomous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SensorNets 2009: The First International School on Cyber-Physical and Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Monastir, Tunisia. pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Wireless Network Architecture for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2009 - 5th International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cannes, France. pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network architecture for Diagnosis and Monitoring Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2009 - Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension to IEC 61850 for solving selectivity problem in electrical substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAR 2008 - 23rd IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.362-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnosis strategy for FDI in wireless networked control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FeT'2007 7th IFAC International Conference on Fieldbuses and Networks in Industrial and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Architecture for Long range Teleoperation of an Autonomous System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Institut National Polytechnique de Grenoble - INPG, 2010. English. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00545474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zeashan Khan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Automation and Robotics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zeashan-khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2002-8951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18567870X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">316039665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Xdy3O8gAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zeashan KHAN was born in Islamabad, Paksitan in 1978. He graduated in Electronics Engineering from the N.E.D University, Pakistan in 2002. He received his Ph.D degree in 2010 in Automation and Computer Integrated Manufacturing from the Université Grenoble Alpes, France. From 2011 he was an Assistant Professor in Pakistani universities. He became Associate Professor in 2018 during his stay at National University of Science & Technology (NUST), Pakistan. Since 2023, he is working as a senior research at Interdisciplinary Research labs at KFUPM, KSA. His current research interests include fault tolerant control of robots, additive manufacturing and digital twins of industrial systems. He is currently serving as an editorial team member of more than 15 journals including IEEE Access, International journal of intelligent robotics and applications, Biomimetics, Drones, IEEE Transactions on consumer electronics etc. He is open for joint collaboration in his focused area of research.For an updated version, please consult:</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Zeashan-H-Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Design of an LCL Filter for Harmonic Suppression in a Three-Phase Grid-Connected Fifteen-Level CHB Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Sattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Masud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Razzaq Farooqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraz Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/designs10010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Verification of 6-DOF Robotic Arm for Captive Trajectory System Applications in Wind Tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Sadiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Umer Sohail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Wasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Kifayat Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (2), pp.58. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/automation7020058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriTech: Prospects and Challenges of Robotics, Artificial Intelligence & 5G technologies in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Iderawumi Abdulraheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiodun Yusuff Moshood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiandong Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/18761364251409357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTToe: Monitoring Foot Angle Variability for Health Management and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Jahangir Moshayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Emadi Andani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca31010013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Detection and Classification of Sleep Spindles using Machine Learning and Signal Processing Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Sindhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Zia Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Jahangir Moshayedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 631, pp.02005. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202563102005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Lower Limb Rehabilitation Exoskeletons: A Comparative Analysis for Dynamic Model Validation and Optimal Approach Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Sami Ullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Tallal Saeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urooj Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Zia Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (10), pp.143. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics14100143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From collaborative robots to internet of cobots: Innovations, applications, and emerging trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Maoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mekid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.41-67. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/18761364251393221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Thermal Condition Monitoring for Predictive Maintenance of Gas Turbines Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadiq Bunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttfi Al-Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayder Abed Dhahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Al-Karkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (5), pp.401. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines13050401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative performance analysis of a novel fusion-based algorithm for AGV navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Jahangir Moshayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangling Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Sharifdoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Sohail Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Intelligence, Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (4), pp.5. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43674-025-00083-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control strategies for industrial robots: state of the art and future perspective on AI-based fault management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mekid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (11), pp.362. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-025-11327-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards dental diagnostic systems: Synergizing wavelet transform with generative adversarial networks for enhanced image data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al-Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttfi Al-Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Al-Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Abdulhady Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 182, pp.109241. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing water resources for sustainable desalination: The integration of expert systems and solar energy in experimental applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Alawee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Abdulhady Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.M. Omara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suha Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayder Dhahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 320, pp.100683. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dwt.2024.100683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadcopter Unmanned Aerial Vehicle Structural Design Using an Integrated Approach of Topology Optimization and Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttfi Al-Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Abdulhady Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Giernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mohsin Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (3), pp.58. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/designs8030058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV propeller fault diagnosis using deep learning of non-traditional χ2-selected Taguchi method-tested Lempel–Ziv complexity and Teager–Kaiser energy features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttfi Al-Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Giernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Basem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Abdulhady Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.18599. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-69462-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Identification of High-Performance Aircraft Aerodynamic Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fawad Mazhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Manzar Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Wasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (12), pp.960. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace11120960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control System for Brain-Controlled Mobile Robot Using Self-Learning Neuro-Fuzzy Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Razzaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihad Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Zia Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (18), pp.5875. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24185875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a MEMS-Based Low Stiffness Accelerometer for Measuring Gravitational Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Owais Tariq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafaat Ahmed Bazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Iqtidar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Farooq-I-Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (S2), pp.2161-2171. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42417-024-01526-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMTIHAN: Design of a novel approach to secure online examination challenge in remote learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Jahangir Moshayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanu Shuvam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibollah Lotfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (7), pp.9573-9604. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-024-13170-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic micro‐fluidics in 3D microchannel at the micro‐scale: Unlocking nano‐porous electrode potential for lithium‐ion micro‐batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tareq Manzoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaukat Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tauseef Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Farooq-I-Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/est2.662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an optimal twisting-sliding mode control of a three-phase PMSM for electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaloul Karboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toual Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Labiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibraheem Kasim Ibraheem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/16878132231198664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of the Transient Response of an RC Circuit with an Unknown Capacitance Value Using Probability Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Farooq-I-Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arfan Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Siddiq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.1378. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym15071378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Imagery-Based Cloud Classification Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukhsar Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Zia Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khurram Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Fazil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15235597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Monitoring Using Machine Learning, IoT and Wearable Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah A Al-Atawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Alyahyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naif Alatawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Sadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tareq Manzoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23218875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Protection - A Comparative Analysis of Popular Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Naseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Irfan Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computing and Digital Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (4), pp.243 - 250. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12785/ijcds/070408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drive-by-Wireless Teleoperation with Network QoS Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.160-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Architecture for Diagnosis and Monitoring Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASAUM Journal of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.318-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Enabled Manufacturing: A Deep Learning Approach to Network Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mekid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttfi Al-Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Abdulhady Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 4th International Conference on Computing and Information Technology (ICCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Tabuk, France. pp.245-250, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIT63348.2025.10989388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-based change detection in quadcopter aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Ali Ishaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelum Yousaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Zia Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Jahangir Moshayedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Asia Conference on Computer Vision, Image Processing and Pattern Recognition (CVIPPR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Xiamen, France. pp.24, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3076283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Framework for Structural Faults Classification of a Nano Quadcopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salha Alyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahad Alamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Albarakati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rema Albarakati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shatha Alsaidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Eighth International Women in Data Science Conference at Prince Sultan University (WiDS PSU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Riyadh, France. pp.192-197, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiDS-PSU64963.2025.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UrbanPark: Advancing Parking Infrastructure with LoRaWAN-Enabled Smart Parking Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Jahangir Moshayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanu Shuvam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuxin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 4th International Conference on Computing and Information Technology (ICCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Tabuk, France. pp.7-13, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIT63348.2025.10989299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Multi-Functional Smart Helmet for Enhanced Rider Safety and Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farwa Sumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahan Zeb Gul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Zia Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 6th International Symposium on Advanced Electrical and Communication Technologies (ISAECT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Alkhobar, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAECT64333.2024.10799872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position and Torque Joint Control for Precision Drilling in Robotic Manufacturing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mekid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ASU International Conference in Emerging Technologies for Sustainability and Intelligent Systems (ICETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Manama, France. pp.888-893, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICETSIS61505.2024.10459489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of a Six DOF Gantry Robot for Welding Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugheera Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Jameel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitazaz Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ASU International Conference in Emerging Technologies for Sustainability and Intelligent Systems (ICETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Manama, France. pp.1940-1946, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICETSIS61505.2024.10459371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Intelligent Self Balancing Inspection Robot for Industrial Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mekid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 2nd International Conference on Computing and Data Analytics (ICCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Shinas, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCDA64887.2024.10867370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDM-3D: A Remote Dashboard for 3D Printer Performance Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Alshaheen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mekid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 1st International Conference on Innovative Engineering Sciences and Technological Research (ICIESTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Muscat, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIESTR60916.2024.10798381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HortiTECH: Design and Fabrication of a Tree Plantation Drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahmar Rasool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talha Nisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Computer Applications &amp; Technological Solutions (CATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mubarak Al-Abdullah, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CATS58046.2023.10424177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic Design of a Two Axis Solar Tracker System for Improved Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Talal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquib Ahmed Pirzada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahad Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Zia Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th International Multitopic Conference (INMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lahore, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMIC60434.2023.10465984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Prototyping of an Active Suspension System for Automobiles Using Hydraulic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faizan Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taaha Bin Shuaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmer Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 2nd International Conference on Emerging Trends in Electrical, Control, and Telecommunication Engineering (ETECTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lahore, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETECTE59617.2023.10396712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Co-design Approach for Bilateral Teleoperation over Hybrid Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2010 - 18th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.286-291, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2010.5547682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design for wireless networked control of an intelligent mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mechraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2009 - 6th International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Milan, Italy. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design in Heterogeneous Wireless Networked Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMCSIT 2009 - International Multiconference on Computer Science and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Mragowo, Poland. pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Packet Loss on the Quality of Control of a Networked Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mechraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRTP/RTS 2009 - 30th IFAC Workshop on Real-Time Programming and 4th InternationalWorkshop on Real-Time Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Mragowo, Poland. pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Architecture for Long range teleoperation of Autonomous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SensorNets 2009: The First International School on Cyber-Physical and Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Monastir, Tunisia. pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Wireless Network Architecture for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2009 - 5th International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cannes, France. pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network architecture for Diagnosis and Monitoring Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2009 - Consumer Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Las Vegas, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension to IEC 61850 for solving selectivity problem in electrical substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Haffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAR 2008 - 23rd IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.362-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnosis strategy for FDI in wireless networked control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FeT'2007 7th IFAC International Conference on Fieldbuses and Networks in Industrial and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the field: SLAM implementation for service robots in sports environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Jahangir Moshayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Sohail Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Sioofy Khoojine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Artificial Intelligence in Sports Medicine and Sports Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.241-275, 2026, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-21734-0.00008-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEANtech: Design of an Autonomous Indoor Floor Cleaning Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talha Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taimoor Ishtiaq Butt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ramiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Zia Ur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on Sensing, Measurement, Communication and Internet of Things Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1418, Springer Nature Singapore, pp.3-21, 2025, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-5906-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Challenges of AI on the Road: A Case Study of Self-driving Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Riyaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Jahangir Moshayedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on Sensing, Measurement, Communication and Internet of Things Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1418, Springer Nature Singapore, pp.173-188, 2025, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-5906-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Space Rationing Using Vehicle's Automated License Plate Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Jahangir Moshayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Sohail Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Sioofy Khoojine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Razi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Neural Networks in the AI Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.93-136, 2025, Advances in Computational Intelligence and Robotics, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/979-8-3373-4571-0.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Based Fault Tolerant Manufacturing in Cyber Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mekid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Alshaheen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Tepljakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects, Processes, Systems and Networks in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1548, Springer Nature Switzerland, pp.99-111, 2025, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99025-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Train-the-Trainer: Empowering Educators with Practical AI and Robotics Skills Through the CDIO Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Altaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Mehmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshed Iqbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Tenth International Congress on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1414, Springer Nature Singapore, pp.511-521, 2025, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-6432-0_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristic Algorithms as an Optimizer: Prospects and Challenges (Part I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Jahangir Moshayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Taha Mousavi Nasab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Sohail Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of AI and Swarm Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.131-154, 2025, Springer Tracts in Nature-Inspired Computing, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-5979-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safeguarding Smart Infrastructure: A Review of Deep Learning Techniques for Automatic Pipeline Defect Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Jahangir Moshayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Sohail Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empowering AI Applications in Smart Life and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.67-92, 2025, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78038-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Network Architecture for Long range Teleoperation of an Autonomous System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeashan Hameed Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Institut National Polytechnique de Grenoble - INPG, 2010. English. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00545474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="979FF08D"/>
+    <w:nsid w:val="655424D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zeashan-khan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2002-8951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18567870X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316039665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Zeashan-H-Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukhsar Yousaf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Zia Ur Rehman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurram Khan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeashan Hameed Khan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Fazil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15235597" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A Al-Atawi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alyahyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naif Alatawi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Sadad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Manzoor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218875" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506089v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547682" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mechraoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395499v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haffar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zeashan-khan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2002-8951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18567870X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316039665" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Xdy3O8gAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Zeashan-H-Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Sattar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Masud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Razzaq Farooqi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Akram" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeashan Khan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/designs10010006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Sadiq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umer Sohail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Wasim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Kifayat Ullah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation7020058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Iderawumi Abdulraheem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeashan Hameed Khan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Yusuff Moshood" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandong Hu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/18761364251409357" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Jahangir Moshayedi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Emadi Andani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca31010013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Sindhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Zia Ur Rehman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202563102005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sami Ullah Khan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tallal Saeed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urooj Abid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics14100143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Maoudj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/18761364251393221" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590674v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq Bunyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luttfi Al-Haddad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Abed Dhahad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al-Karkhi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13050401" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dangling Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sharifdoust" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sohail Khan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43674-025-00083-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nasir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-025-11327-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Haddad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Al-Haddad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abdulhady Jaber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109241" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Alawee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Omara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha Mohammed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Dhahad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dwt.2024.100683" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590715v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Giernacki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mohsin Ali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/designs8030058" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Basem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69462-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fawad Mazhar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Manzar Abbas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11120960" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Razzaq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Brahimi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24185875" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Owais Tariq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafaat Ahmed Bazaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Iqtidar Shakoor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farooq-I-Azam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-024-01526-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590683v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Shuvam Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibollah Lotfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-024-13170-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ashraf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Manzoor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Iqbal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauseef Anwar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/est2.662" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590730v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaloul Karboua" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toual Belgacem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Labiod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibraheem Kasim Ibraheem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132231198664" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arfan Ghani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Siddiq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15071378" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukhsar Yousaf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurram Khan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Fazil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15235597" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A Al-Atawi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alyahyan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naif Alatawi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Sadad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218875" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Naseem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Abid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/070408" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423732v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIT63348.2025.10989388" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Ishaq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelum Yousaf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3076283" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salha Alyami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahad Alamri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Albarakati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rema Albarakati" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Alsaidy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiDS-PSU64963.2025.00047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxin Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIT63348.2025.10989299" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590700v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farwa Sumon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahan Zeb Gul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Raza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT64333.2024.10799872" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalifa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICETSIS61505.2024.10459489" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590724v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugheera Saleem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Jameel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitazaz Hassan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICETSIS61505.2024.10459371" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abaker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCDA64887.2024.10867370" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590720v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alshaheen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIESTR60916.2024.10798381" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmar Rasool" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Nisar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CATS58046.2023.10424177" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Talal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquib Ahmed Pirzada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahad Qasim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMIC60434.2023.10465984" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizan Haider" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaha Bin Shuaib" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmer Zaman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETECTE59617.2023.10396712" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506089v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547682" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mechraoui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423910v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371167v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haffar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savary" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590668v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sioofy Khoojine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21734-0.00008-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590701v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Ahmad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taimoor Ishtiaq Butt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ramiz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Zia Ur Rahman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-5906-7_1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Riyaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-5906-7_15" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590680v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Razi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3373-4571-0.ch005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590675v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alsaleh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Tepljakov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99025-0_8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Altaf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Mehmood" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshed Iqbal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6432-0_39" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590709v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Taha Mousavi Nasab" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-5979-8_7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78038-7_3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>