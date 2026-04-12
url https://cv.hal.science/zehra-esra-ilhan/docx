--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1224,295 +1224,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased expression of antibiotic-resistance genes in biofilm communities upon exposure to cetyltrimethylammonium bromide (CTAB) and other stress conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surgical Menopause and Estrogen Therapy Modulate the Gut Microbiota, Obesity Markers, and Spatial Memory in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yenjung Sean Lai</w:t>
+                <w:t xml:space="preserve">Lydia Zeibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenwei Zheng</w:t>
+                <w:t xml:space="preserve">Stephanie V Koebele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria E Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aura Ontiveros-Valencia</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blake Dirks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144264⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.702628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334080v1</w:t>
+                <w:t xml:space="preserve">hal-04334077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical Menopause and Estrogen Therapy Modulate the Gut Microbiota, Obesity Markers, and Spatial Memory in Rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephanie V Koebele</w:t>
+                <w:t xml:space="preserve">Increased expression of antibiotic-resistance genes in biofilm communities upon exposure to cetyltrimethylammonium bromide (CTAB) and other stress conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Hao Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria E Bernaud</w:t>
+                <w:t xml:space="preserve">Yenjung Sean Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenwei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blake Dirks</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Ontiveros-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 765, pp.144264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.702628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334077v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporospatial shifts in the human gut microbiome and metabolome after gastric bypass surgery</w:t>
               </w:r>
@@ -2132,265 +2132,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota–drug interactions: Impact on metabolism and efficacy of therapeutics</w:t>
+                <w:t xml:space="preserve">Differences in fecal microbial metabolites and microbiota of children with autism spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Wilkinson</w:t>
+                <w:t xml:space="preserve">Dae-Wook Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Isern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hoyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Howsmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2018.03.012⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49, pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2017.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335800v1</w:t>
+                <w:t xml:space="preserve">hal-04335814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in fecal microbial metabolites and microbiota of children with autism spectrum disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dae-Wook Kang</w:t>
+                <w:t xml:space="preserve">Microbiota–drug interactions: Impact on metabolism and efficacy of therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Herbst-Kralovetz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49, pp.121-131. </w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.53-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2017.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2018.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335814v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete dechlorination and mineralization of pentachlorophenol (PCP) in a hydrogen-based membrane biofilm reactor (MBfR)</w:t>
               </w:r>
@@ -2500,793 +2500,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing biodegradation of C16-alkyl quaternary ammonium compounds using an oxygen-based membrane biofilm reactor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pH-Mediated Microbial and Metabolic Interactions in Fecal Enrichment Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Zhou</w:t>
+                <w:t xml:space="preserve">Andrew K Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dae-Wook Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Miranda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruce E Rittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Krajmalnik-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123, pp.825-833. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSphere⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335851v1</w:t>
+                <w:t xml:space="preserve">hal-04335936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Butyrate Production in a Controlled Fermentation System via Gene Predictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing biodegradation of C16-alkyl quaternary ammonium compounds using an oxygen-based membrane biofilm reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenjung Sean Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Ontiveros-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Esquivel-Elizondo</w:t>
+                <w:t xml:space="preserve">Yun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. E. Ilhan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evelyn Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00051-17⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.825-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678867v1</w:t>
+                <w:t xml:space="preserve">hal-04335851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Butyrate Production in a Controlled Fermentation System via Gene Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Esquivel-Elizondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z E Ilhan</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. E. Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E I Garcia-Peña</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">E. Garcia-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Krajmalnik-Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSystems.00051-17.⟩</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00051-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335916v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total electron acceptor loading and composition affect hexavalent uranium reduction and microbial community structure in a membrane biofilm reactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into Butyrate Production in a Controlled Fermentation System via Gene Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Esquivel-Elizondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z E Ilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E I Garcia-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krajmalnik-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.08.060⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00051-17.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335843v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive microbiomes and metabolites linked with weight loss after gastric bypass, but not gastric banding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total electron acceptor loading and composition affect hexavalent uranium reduction and microbial community structure in a membrane biofilm reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Ontiveros-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Marcus</w:t>
+                <w:t xml:space="preserve">Louis Cornette de Saint Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Krajmalnik-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (9), pp.2047-2058. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.341-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2017.71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.08.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678889v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-Mediated Microbial and Metabolic Interactions in Fecal Enrichment Cultures</w:t>
+                <w:t xml:space="preserve">Distinctive microbiomes and metabolites linked with weight loss after gastric bypass, but not gastric banding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew K Marcus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dae-Wook Kang</w:t>
+                <w:t xml:space="preserve">John Dibaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Isern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hoyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce E Rittmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (3), </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (9), pp.2047-2058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSphere⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2017.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335936v1</w:t>
+                <w:t xml:space="preserve">hal-04678889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut Microbiota Regulate Motor Deficits and Neuroinflammation in a Model of Parkinson’s Disease</w:t>
               </w:r>
@@ -3406,64 +3406,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbial and short-chain fatty acid profiles in adults with chronic constipation before and after treatment with lubiprostone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae-Wook Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dibaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3566,51 +3566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianey Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae-Wook Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Krajmalnik-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3804,51 +3804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Incidence of Prevotella and Other Fermenters in Intestinal Microflora of Autistic Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae-Wook Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Gyoon Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4098,51 +4098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Ontiveros-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae-Wook Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Rittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4241,51 +4241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra‐esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae‐wook Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dibaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition in Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (2), pp.201-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4313,363 +4313,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation of Atrazine, Enrofloxacin, and Sulfamethazine in Wood Chip Bioreactors and Impact on Denitrification</w:t>
+                <w:t xml:space="preserve">Herbicide and Antibiotic Removal by Woodchip Denitrification Filters: Sorption Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ilhan</w:t>
+                <w:t xml:space="preserve">Z. Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ong</w:t>
+                <w:t xml:space="preserve">Say Kee Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Moorman</w:t>
+                <w:t xml:space="preserve">Thomas Moorman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 40 (6), pp.1816-1823. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 223 (5), pp. 2651-2662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2134/jeq2011.0082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-011-1057-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336410v1</w:t>
+                <w:t xml:space="preserve">hal-04297099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicide and Antibiotic Removal by Woodchip Denitrification Filters: Sorption Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissipation of Atrazine, Enrofloxacin, and Sulfamethazine in Wood Chip Bioreactors and Impact on Denitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Say Kee Ong</w:t>
+                <w:t xml:space="preserve">Z. Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moorman</w:t>
+                <w:t xml:space="preserve">S. Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moorman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-011-1057-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (6), pp.1816-1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2011.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04336420v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbicide and Antibiotic Removal by Woodchip Denitrification Filters: Sorption Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Say Kee Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moorman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 223 (5), pp. 2651-2662. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+              <w:t xml:space="preserve">, 2011, 223 (5), pp.2651-2662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11270-011-1057-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297099v1</w:t>
+                <w:t xml:space="preserve">hal-04336420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5712,51 +5712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome markers and therapies for autism spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Krajmalnik-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae-Wook Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Gyoon Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6006,51 +6006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96868301"/>
+    <w:nsid w:val="0ABC5E6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6237,51 +6237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zehra-esra-ilhan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3387-9424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Davias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iszatt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rayah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Esra Ilhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Wei Zheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hao Luo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Jung Sean Lai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Ontiveros-Valencia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120738" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Cheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Long" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra-Esra Ilhan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Calvo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c01268" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Aires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Meinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Delgado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Luna Aguero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aguiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134877" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2022.105664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenjung Sean Lai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenwei Zheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144264" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Zeibich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie V Koebele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E Bernaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Dirks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.702628" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Dibaise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney E Dautel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy G Isern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Mo Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0122-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Corbin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Krajmalnik-Brown" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Carnero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Emerson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2020.100646" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R Finn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z E Ilhan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M C Fernandes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R Penton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335776v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; &#321;aniewski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Herbst-Kralovetz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41585-020-0286-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise J Roe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana M Chase" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.04.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wilkinson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.03.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Wook Kang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Isern" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoyt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Howsmon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2017.12.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqing Xia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Rittmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.06.071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Miranda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.07.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esquivel-Elizondo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. E. Ilhan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Pe&#241;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krajmalnik-Brown" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00051-17" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335916v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I Garcia-Pe&#241;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00051-17." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornette de Saint Cyr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.08.060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678889v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dibaise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marcus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.71" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335936v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K Marcus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E Rittmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Sampson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debelius" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taren Thron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Shastri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.11.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Crowell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Ram Rideout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2015.01.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Ruiz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.04.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He-Ping Zhao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youneng Tang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es401310j" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Gyoon Park" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrick Wallstrom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Labaer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068322" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303823n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12107" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336415v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra&#8208;esra Ilhan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae&#8208;wook Kang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0884533611436116" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ilhan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moorman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0082" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Esra Ilhan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Kee Ong" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moorman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-1057-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R73C4KJ6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296650v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678898v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marchetto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aerts" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334073v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160950-00120" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04338142v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zehra-esra-ilhan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3387-9424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Davias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iszatt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rayah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Esra Ilhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Wei Zheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hao Luo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Jung Sean Lai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Ontiveros-Valencia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120738" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Cheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Long" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra-Esra Ilhan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Calvo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c01268" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Aires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Meinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Delgado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Luna Aguero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aguiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134877" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2022.105664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Zeibich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie V Koebele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E Bernaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Dirks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.702628" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenjung Sean Lai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenwei Zheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144264" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Dibaise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney E Dautel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy G Isern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Mo Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0122-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Corbin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Krajmalnik-Brown" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Carnero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Emerson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2020.100646" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R Finn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z E Ilhan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M C Fernandes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R Penton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335776v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; &#321;aniewski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Herbst-Kralovetz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41585-020-0286-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise J Roe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana M Chase" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.04.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Wook Kang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Isern" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoyt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Howsmon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2017.12.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335800v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wilkinson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.03.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqing Xia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Rittmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.06.071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K Marcus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E Rittmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Miranda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esquivel-Elizondo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. E. Ilhan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Pe&#241;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krajmalnik-Brown" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00051-17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I Garcia-Pe&#241;a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00051-17." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335843v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornette de Saint Cyr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.08.060" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dibaise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marcus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.71" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Sampson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debelius" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taren Thron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Shastri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.11.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Crowell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Ram Rideout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2015.01.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Ruiz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.04.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He-Ping Zhao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youneng Tang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es401310j" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Gyoon Park" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrick Wallstrom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Labaer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068322" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303823n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12107" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336415v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra&#8208;esra Ilhan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae&#8208;wook Kang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0884533611436116" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297099v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Esra Ilhan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Kee Ong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moorman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-1057-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R73C4KJ6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ilhan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moorman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0082" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336420v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296650v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678898v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marchetto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aerts" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334073v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160950-00120" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04338142v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>