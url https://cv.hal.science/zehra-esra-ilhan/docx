--- v1 (2026-04-12)
+++ v2 (2026-05-18)
@@ -1626,295 +1626,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative and quantitative bioenergetics: Design of a study to assess the impact of the gut microbiome on host energy balance</w:t>
+                <w:t xml:space="preserve">MicroNiche: an R package for assessing microbial niche breadth and overlap from amplicon sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Corbin</w:t>
+                <w:t xml:space="preserve">D R Finn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Krajmalnik-Brown</w:t>
+                <w:t xml:space="preserve">J Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvis Carnero</w:t>
+                <w:t xml:space="preserve">Z E Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Bock</w:t>
+                <w:t xml:space="preserve">V M C Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Emerson</w:t>
+                <w:t xml:space="preserve">C R Penton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19, pp.100646. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conctc.2020.100646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351349v1</w:t>
+                <w:t xml:space="preserve">hal-04335754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroNiche: an R package for assessing microbial niche breadth and overlap from amplicon sequencing data</w:t>
+                <w:t xml:space="preserve">Integrative and quantitative bioenergetics: Design of a study to assess the impact of the gut microbiome on host energy balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D R Finn</w:t>
+                <w:t xml:space="preserve">Karen Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Yu</w:t>
+                <w:t xml:space="preserve">Rosa Krajmalnik-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z E Ilhan</w:t>
+                <w:t xml:space="preserve">Elvis Carnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V M C Fernandes</w:t>
+                <w:t xml:space="preserve">Christopher Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C R Penton</w:t>
+                <w:t xml:space="preserve">Rita Emerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 96 (8), </w:t>
+              <w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.100646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conctc.2020.100646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335754v1</w:t>
+                <w:t xml:space="preserve">hal-03351349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microbiome and gynaecological cancer development, prevention and therapy</w:t>
               </w:r>
@@ -2500,793 +2500,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-Mediated Microbial and Metabolic Interactions in Fecal Enrichment Cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing biodegradation of C16-alkyl quaternary ammonium compounds using an oxygen-based membrane biofilm reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenjung Sean Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Ontiveros-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew K Marcus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dae-Wook Kang</w:t>
+                <w:t xml:space="preserve">Yun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce E Rittmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evelyn Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (3), </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.825-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSphere⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335936v1</w:t>
+                <w:t xml:space="preserve">hal-04335851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing biodegradation of C16-alkyl quaternary ammonium compounds using an oxygen-based membrane biofilm reactor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into Butyrate Production in a Controlled Fermentation System via Gene Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Zhou</w:t>
+                <w:t xml:space="preserve">S. Esquivel-Elizondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z E Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Miranda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E I Garcia-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krajmalnik-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00051-17.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335851v1</w:t>
+                <w:t xml:space="preserve">hal-04335916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Butyrate Production in a Controlled Fermentation System via Gene Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Esquivel-Elizondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. E. Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garcia-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Krajmalnik-Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msystems.00051-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Butyrate Production in a Controlled Fermentation System via Gene Predictions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Total electron acceptor loading and composition affect hexavalent uranium reduction and microbial community structure in a membrane biofilm reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Ontiveros-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cornette de Saint Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Krajmalnik-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSystems.00051-17.⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.341-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.08.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335916v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total electron acceptor loading and composition affect hexavalent uranium reduction and microbial community structure in a membrane biofilm reactor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinctive microbiomes and metabolites linked with weight loss after gastric bypass, but not gastric banding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dibaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Isern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hoyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Cornette de Saint Cyr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosa Krajmalnik-Brown</w:t>
+                <w:t xml:space="preserve">Andrew Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 125, pp.341-349. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (9), pp.2047-2058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.08.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2017.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335843v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive microbiomes and metabolites linked with weight loss after gastric bypass, but not gastric banding</w:t>
+                <w:t xml:space="preserve">pH-Mediated Microbial and Metabolic Interactions in Fecal Enrichment Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Dibaise</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Hoyt</w:t>
+                <w:t xml:space="preserve">Andrew K Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dae-Wook Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Marcus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruce E Rittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Krajmalnik-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (9), pp.2047-2058. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2017.71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSphere⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678889v1</w:t>
+                <w:t xml:space="preserve">hal-04335936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut Microbiota Regulate Motor Deficits and Neuroinflammation in a Model of Parkinson’s Disease</w:t>
               </w:r>
@@ -3419,51 +3419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbial and short-chain fatty acid profiles in adults with chronic constipation before and after treatment with lubiprostone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae-Wook Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dibaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3579,51 +3579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae-Wook Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Krajmalnik-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Buitrón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3990,51 +3990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youneng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Krajmalnik-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (3), pp. 1565-1572. </w:t>
@@ -4124,51 +4124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae-Wook Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Rittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Krajmalnik-Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85 (1), pp. 158-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4202,90 +4202,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Gut Microbes on Nutrient Absorption and Energy Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Krajmalnik-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra‐esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae‐wook Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dibaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition in Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (2), pp.201-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4313,363 +4313,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicide and Antibiotic Removal by Woodchip Denitrification Filters: Sorption Processes</w:t>
+                <w:t xml:space="preserve">Dissipation of Atrazine, Enrofloxacin, and Sulfamethazine in Wood Chip Bioreactors and Impact on Denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Esra Ilhan</w:t>
+                <w:t xml:space="preserve">Z. Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Say Kee Ong</w:t>
+                <w:t xml:space="preserve">S. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moorman</w:t>
+                <w:t xml:space="preserve">T. Moorman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 223 (5), pp. 2651-2662. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (6), pp.1816-1823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-011-1057-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2134/jeq2011.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297099v1</w:t>
+                <w:t xml:space="preserve">hal-04336410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation of Atrazine, Enrofloxacin, and Sulfamethazine in Wood Chip Bioreactors and Impact on Denitrification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herbicide and Antibiotic Removal by Woodchip Denitrification Filters: Sorption Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Esra Ilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ilhan</w:t>
+                <w:t xml:space="preserve">Say Kee Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Moorman</w:t>
+                <w:t xml:space="preserve">Thomas Moorman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 223 (5), pp.2651-2662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-011-1057-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2134/jeq2011.0082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04336410v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbicide and Antibiotic Removal by Woodchip Denitrification Filters: Sorption Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Say Kee Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moorman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 223 (5), pp.2651-2662. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+              <w:t xml:space="preserve">, 2011, 223 (5), pp. 2651-2662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11270-011-1057-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336420v1</w:t>
+                <w:t xml:space="preserve">hal-04297099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5699,51 +5699,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome markers and therapies for autism spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Krajmalnik-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae-Wook Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6006,51 +6006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ABC5E6B"/>
+    <w:nsid w:val="0F424B03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6237,51 +6237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zehra-esra-ilhan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3387-9424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Davias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iszatt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rayah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Esra Ilhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Wei Zheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hao Luo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Jung Sean Lai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Ontiveros-Valencia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120738" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Cheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Long" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra-Esra Ilhan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Calvo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c01268" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Aires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Meinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Delgado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Luna Aguero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aguiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134877" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2022.105664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Zeibich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie V Koebele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E Bernaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Dirks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.702628" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenjung Sean Lai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenwei Zheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144264" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Dibaise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney E Dautel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy G Isern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Mo Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0122-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Corbin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Krajmalnik-Brown" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Carnero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Emerson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2020.100646" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R Finn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z E Ilhan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M C Fernandes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R Penton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335776v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; &#321;aniewski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Herbst-Kralovetz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41585-020-0286-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise J Roe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana M Chase" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.04.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Wook Kang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Isern" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoyt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Howsmon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2017.12.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335800v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wilkinson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.03.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqing Xia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Rittmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.06.071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K Marcus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E Rittmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Miranda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esquivel-Elizondo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. E. Ilhan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Pe&#241;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krajmalnik-Brown" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00051-17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I Garcia-Pe&#241;a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00051-17." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335843v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornette de Saint Cyr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.08.060" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dibaise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marcus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.71" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Sampson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debelius" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taren Thron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Shastri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.11.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Crowell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Ram Rideout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2015.01.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Ruiz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.04.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He-Ping Zhao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youneng Tang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es401310j" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Gyoon Park" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrick Wallstrom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Labaer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068322" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303823n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12107" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336415v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra&#8208;esra Ilhan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae&#8208;wook Kang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0884533611436116" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297099v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Esra Ilhan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Kee Ong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moorman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-1057-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R73C4KJ6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ilhan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moorman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0082" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336420v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296650v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678898v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marchetto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aerts" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334073v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160950-00120" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04338142v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zehra-esra-ilhan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3387-9424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Davias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iszatt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rayah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Esra Ilhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Wei Zheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hao Luo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Jung Sean Lai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Ontiveros-Valencia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120738" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Cheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Long" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra-Esra Ilhan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Calvo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c01268" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Aires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Meinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Delgado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Luna Aguero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aguiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134877" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2022.105664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Zeibich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie V Koebele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E Bernaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Dirks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.702628" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenjung Sean Lai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenwei Zheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144264" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Dibaise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney E Dautel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy G Isern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Mo Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0122-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335754v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R Finn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z E Ilhan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M C Fernandes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R Penton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa131" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Corbin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Krajmalnik-Brown" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Carnero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Emerson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2020.100646" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335776v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; &#321;aniewski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Herbst-Kralovetz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41585-020-0286-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise J Roe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana M Chase" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.04.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Wook Kang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Isern" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoyt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Howsmon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2017.12.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335800v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wilkinson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.03.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqing Xia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Rittmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.06.071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Miranda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.07.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335916v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esquivel-Elizondo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I Garcia-Pe&#241;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krajmalnik-Brown" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00051-17." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. E. Ilhan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Pe&#241;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00051-17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornette de Saint Cyr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.08.060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678889v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dibaise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marcus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.71" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335936v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K Marcus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E Rittmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Sampson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debelius" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taren Thron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Shastri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.11.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Crowell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Ram Rideout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2015.01.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Ruiz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.04.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He-Ping Zhao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youneng Tang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es401310j" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Gyoon Park" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrick Wallstrom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Labaer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068322" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303823n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12107" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336415v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra&#8208;esra Ilhan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae&#8208;wook Kang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0884533611436116" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ilhan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moorman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0082" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Esra Ilhan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Kee Ong" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moorman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-1057-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R73C4KJ6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296650v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678898v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marchetto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aerts" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334073v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160950-00120" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04338142v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>