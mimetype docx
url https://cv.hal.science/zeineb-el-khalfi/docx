--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -217,326 +217,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Shared Micro-Mobility: Transitioning to Virtual Docking and Demand Prediction for Enhanced System Balance</w:t>
+                <w:t xml:space="preserve">Optimizing Shared Micro-Mobility Services: Edge-Enabled Rebalance for Dock-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Swessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 27th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Edmonton, Canada. pp.3070-3075, </w:t>
+              <w:t xml:space="preserve">2024 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC58415.2024.10920251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242747v1</w:t>
+                <w:t xml:space="preserve">hal-05242749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Micro-mobility: Technologies, Challenges and Prospects of Using Collected Data</w:t>
+                <w:t xml:space="preserve">Optimizing Shared Micro-Mobility: Transitioning to Virtual Docking and Demand Prediction for Enhanced System Balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Swessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mosbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Distributed Computing for Emerging Smart Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bizerte, Tunisia. pp.41-55, </w:t>
+              <w:t xml:space="preserve">2024 IEEE 27th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Edmonton, Canada. pp.3070-3075, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-52823-1_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC58415.2024.10920251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534773v1</w:t>
+                <w:t xml:space="preserve">hal-05242747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Shared Micro-Mobility Services: Edge-Enabled Rebalance for Dock-Based Systems</w:t>
+                <w:t xml:space="preserve">Shared Micro-mobility: Technologies, Challenges and Prospects of Using Collected Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Swessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb El Khalfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mosbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">International Workshop on Distributed Computing for Emerging Smart Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bizerte, Tunisia. pp.41-55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-52823-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242749v1</w:t>
+                <w:t xml:space="preserve">hal-04534773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-Floating Micro-mobility Smart Redistribution Using Spatio-temporal Demand Forecasting</w:t>
               </w:r>
@@ -1627,51 +1627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb El Khalfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707830" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Swessi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC58415.2024.10920251" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52823-1_3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770384" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jemili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC57357.2023.10136284" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Ben Amor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_28" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.02.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.10.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01940908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30269" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb El Khalfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707830" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Swessi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770384" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC58415.2024.10920251" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52823-1_3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jemili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC57357.2023.10136284" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Ben Amor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_28" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.02.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.10.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01940908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30269" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>