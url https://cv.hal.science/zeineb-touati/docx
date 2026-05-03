--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -343,50 +343,141 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médiatisation, dénonciation publique et prémices de l’indignation collective contre les violences sexuelles dans les années 1970 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lochon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18(2(36), pp. 247-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/81rf-bm12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'asymétrie de la dénonciation des violences sexuelles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -395,1008 +486,917 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Médiatisation, dénonciation publique et prémices de l’indignation collective contre les violences sexuelles dans les années 1970 en France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme et activisme juridique transmédiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Lochon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18(2(36), pp. 247-274. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, Vol 17, (No 2 (34) (2024) Justice, Communication and Media Uses), pp.127-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Féminisme et activisme juridique transmédiatique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surexposition numérique et stratégies de médiatisation des LGBT en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Refuges identitaires numériques, n° 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.14020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisations des femmes, médiatisations numériques et émergence de l’activisme par le bas en Tunisie et au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Vol 17, (No 2 (34) (2024) Justice, Communication and Media Uses), pp.127-149</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, Mediatization, New Forms of Militancy and Digitalization, Vol 15, (No2(30°), pp.99-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/2K8S-DF95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles revendications féministes et médias numériques. Contournement des interdits sociaux et religieux en Tunisie et Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol 13 (N°1(25))</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mobilisations des femmes, médiatisations numériques et émergence de l’activisme par le bas en Tunisie et au Maroc</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement médiatique des reconfigurations identitaires en phase de transition politique : Entre spécificités des médiats et impératifs de la transition démocratique : Cas de la Tunisie post 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Journal for Media Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nouvelles dynamiques médiatiques et numériques, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité à l’ère du numérique : une construction négociée entre identité attribuée et identité revendiquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employabilité, insertion professionnelle et mobilité des jeunes diplômés dans les métiers de la communication en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassan Atifi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pratiques et réflexions autour des dispositifs d’apprentissage et de formation des communicateurs, 2, pp.102-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rcompro.vi2.353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution tunisienne : interactions entre militantisme de terrain et mobilisation des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, VIII, pp.121-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.1426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social networks and women’s mobilization in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Zlitni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Women's Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 13 (n°5), pp.46-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail des Maghrébines en France: Spécificités et freins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dossier « Professions et métiers autour de la Méditerranée »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse et Révolution en Tunisie : Rôle, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Mediatization, New Forms of Militancy and Digitalization, Vol 15, (No2(30°), pp.99-127. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, Vol 5 (n° 1(9)), pp.139-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...457 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610409v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02610408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les SIC face à la nécessité des références théoriques classiques</w:t>
               </w:r>
@@ -1624,50 +1624,214 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">50 ans de dénonciation des violences sexuelles et sexistes : des récits médiatiques et littéraires à la construction d’un problème public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature(s), Féminin et Féminisme(s) : Enjeux, Tensions, Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie, Jun 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace numérique féministe et la dénonciation des violences sexuelles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès CIFAS Du réel au virtuel : l’agression sexuelle aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lausane, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les écrits féministes et la constitution des violences de genre en problème public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1676,1912 +1840,1748 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les violences de genre comme problème public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’espace numérique féministe et la dénonciation des violences sexuelles en France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations numériques entre résistances, contournements et adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIèeme Congrès de l'AISLF "Sciences, Savoirs et Sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2024, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et renouveau de la cause des femmes au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation des sociétés. Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Sciences de l'information et de la Communication, Jun 2023, Boradeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l’indignation contre les violences envers les enfants dans la presse écrite des années 1970 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CIFAS Du réel au virtuel : l’agression sexuelle aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lausane, France</w:t>
+              <w:t xml:space="preserve">Vers une société sensible. Morale/Politique/Réfelxivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISFL (GT 17), Jun 2023, Caen,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Annie Lochon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme, numérique et justice au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie, Jun 2024, Caen, France</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ComSymbol "Justice, Communication et Usages des médias"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rabat (Maroc), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2024, Ottawa, Canada</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques numériques locales à l’ère de la globalisation des revendications féministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopie d’une Culture Mondialisée et réalité des pratiques Communicationnelles Locales. Appréhender les espaces publics à la lumière des discours et pratiques médiatiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Numérique et renouveau de la cause des femmes au Maghreb</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme et médias numériques au Maghreb : un renouvellement des pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La numérisation des sociétés. Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Sciences de l'information et de la Communication, Jun 2023, Boradeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Le numérique au prisme des pratiques: Enjeux théoriques et méthodologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Annie Lochon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution des modalités d'expression et d'action féministes dans les médias numériques au Maroc et en Tunisie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une société sensible. Morale/Politique/Réfelxivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISFL (GT 17), Jun 2023, Caen,, France</w:t>
+              <w:t xml:space="preserve">Métamorphoses de l'action citoyenne. Bilan d'une décennie de recherche sur les réseaux numériques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Féminisme, numérique et justice au Maghreb</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activisme numérique et mobilisations pour les libertés des femmes en Tunisie et au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ComSymbol "Justice, Communication et Usages des médias"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rabat (Maroc), Morocco</w:t>
+              <w:t xml:space="preserve">Mediatization, New Forms of Militancy and Digitalization, 5th International Conference ComSymbol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pratiques numériques locales à l’ère de la globalisation des revendications féministes</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'égalité à l'épreuve des normes et de la morale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIème Congrès de l'AISLF, "La Société morale".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Association Internationale des Sociologues de Langue Française., Jul 2021, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias numériques face aux prescriptions normatives et morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIème Congrès de l'AISLF, "La société morale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias numériques et les revendications de la communauté LGBT en Tunisie: témoins d'une décennie de bouleversements culturels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métamorphose de l'action citoyenne. Bilan d'une décennie de recherche sur les réseaux numériques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixité professionnelle : images et représentations genrées dans les médias et les contenus numériques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes sociales de mixité professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gender Cluster, Sep 2020, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métiers de la prime enfance dans les médias classiques et numériques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Mixité dans les métiers de la prime enfance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affichage et représentations des métiers de la petite enfance dans les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème CIRFF : Espaces et enjeux des savoirs féministes : Réalités, luttes, utopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations des structures et organisations de la petite enfance dans les médias numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La mixité dans le secteur de la prime enfance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique médiatique et reconstruction identitaire en contexte de transition politique : complémentarité entre interactions sociales et processus communicationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXème Congrès de l’AISLF "Sociétés en mouvement, sociologie en changement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'AISLF, Jul 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'égalité à l'épreuve des dynamiques sociales et des transitions politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXème Congrès de l'AISLF. " Sociétés en mouvement. Sociologie en changement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'AISLF, Jul 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité à l'ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L’identité au pluriel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. de Poitiers, Univ. Ibn Zohr, SFSIC, May 2016, Agadir, Maroc. pp.283-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et justice en Tunisie : textes juridiques, enjeux sociaux et défis de l’égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">82ème Congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Concordia, May 2014, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insertion professionnelle et évolution des jeunes diplômés dans les métiers de la communication en France : analyse comparée des formations professionnalisantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">81ème Congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'ACFAS, May 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages des TIC : de l’apprentissage de la citoyenneté au marketing politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La communication électronique dans la société de l’information »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Le Havre, France. pp.277-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Agadir, Morocco</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réseaux sociaux et la parole des femmes tunisiennes entre espace de libération et exutoire virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Usages et pratiques des publics dans les pays du Sud : Des médias classiques aux TIC»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. de Poitiers, Univ. Ibn Zohr, SFSIC, Apr 2012, Agadir, Maroc. pp.311-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tunisiennes de l'euphorie de la révolution à l'incertitude de l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIIème Congrès de l'AISLF. Penser l'incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'AISLF, Jul 2012, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...909 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610429v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02610597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et nouvelles formes de militantisme en Tunisie</w:t>
               </w:r>
@@ -4926,247 +4926,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The struggle for women’s rights in Morocco: from historical feminism to the 20 February activism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arab Spring and Arab Women. Challenges and Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.121-133, 2013, 9781857437126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social networks and women’s rights activism in post-revolutionary Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Zlitni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arab Spring and Arab Women. Challenges and Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.162-175, 2013, 9781857437126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Internet, Facebook et l’émergence de nouvelles formes d’engagement en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médias font-ils les révolutions ? Regards critiques sur les soulèvements arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.165-181, 2013, Communication et civilisation, 978-2-343-00072-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599139v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02599105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut et la place du français dans l'enseignement et la société en Tunisie</w:t>
               </w:r>
@@ -5453,51 +5453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61A7B681"/>
+    <w:nsid w:val="AD35BD42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5601,51 +5601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36ABC29A"/>
+    <w:nsid w:val="07325B1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5749,51 +5749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="74082C60"/>
+    <w:nsid w:val="5F7E9B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5986,51 +5986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zeineb-touati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9151-5514" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059298375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434086v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lochon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/81rf-bm12" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.14020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/2K8S-DF95" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02598740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi2.353" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02598675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1426" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zlitni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02598714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.858" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610587v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610431v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Mezrioui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02599024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02599057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02599139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02599117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02599105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881902v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02599201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02599166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zeineb-touati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9151-5514" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059298375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lochon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/81rf-bm12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.14020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/2K8S-DF95" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02598740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi2.353" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02598675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1426" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zlitni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02598714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.858" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610587v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610431v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Mezrioui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02599024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02599057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02599105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02599117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02599139v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881902v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02599201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02599166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>