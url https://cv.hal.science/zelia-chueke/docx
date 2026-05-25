--- v0 (2026-03-15)
+++ v1 (2026-05-25)
@@ -231,1118 +231,1118 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuition, inspiration ‒ L’objectivité à l’origine de la subjectivité</w:t>
+                <w:t xml:space="preserve">Approches génétique, comparatiste et perceptive de l’interprétation - le cas de la Symphonie de Psaumes de Stravinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélia Chueke</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Ghrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pineda, Ester; Föllmi, Beat. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’intuition : une étincelle au cœur des arts et des cultures ?</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Musique et transmission à la lumière des sciences cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des archives contemporaines, 2025, 9782813005748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369361v1</w:t>
+                <w:t xml:space="preserve">hal-05339051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Stravinski, Symphonie de Psaumes (1930):</w:t>
+                <w:t xml:space="preserve">L'âme au bout des doigts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélia Chueke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’IReMus présente</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04908545v1</w:t>
+              <w:t xml:space="preserve">l'Art comme expériene du corps vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vernon Press, pp.719-743, 2023, 978-1-64889-606-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Stages of Listening During Preparation and Execution of a Piano Performance : Exchanges on the model and its application</w:t>
+                <w:t xml:space="preserve">« Autour des musiques brésiliennes : histoire d’un partenariat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélia Chueke</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Chueke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François MADURELL (dir), Jean-Pierre BARTOLI (dir). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Performance Science</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Musique et recherche interdisciplinaire. En Sorbonne avec Danièle Pistone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 227-234, 2022, 978-2-36485-223-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018922v1</w:t>
+                <w:t xml:space="preserve">hal-04070980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes collectives de piano à l'université : en quête de stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélia Chueke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costa Mirna Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruivo Cinthia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Terrien; Angelina Güsewell; Rym Vivien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique de la musique instrumental. Entre tâche et activité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sciences de l'Education musicale, 9782343173542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du son au signe. Du signe à la performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélia Chueke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bosseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Alexandre Journeau; Zélia Chueke; Biliana Vassileva. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du signe à la performance. La notation : une pensé en mouvement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-31, 2019, 978-2-343-16929-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sketches, studies en scenarios. Piano interfaces », dans Du signe à la performance. La notation : une pensé en mouvement, Paris, L’Harmattan, 2019, p. 395-403</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélia Chueke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cliff Korman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Alexandre Journeau ; Zélia Chueke; Biliana Vassileva. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du signe à la performance. La notation : une pensé en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 395-403, 2017, L'univers esthétique, 978-2-343-16929-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance Cues for Music ‘with no plan’: a Case-study of Preparing Schoenberg’s Op. 11, No. 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélia Chueke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NEW THOUGHTS ON PIANO PERFORMANCE Research at the Interface Between Science and the Art of Piano Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PARIS-RIO-PARIS : INFLUENCES ET CONFLUENCES ENTRE 1850 ET 1890</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélia Chueke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zélia Chueke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rythmes Brésiliens. Musique, philosophie, histoire, société, Paris, L’Harmattan, Série L’univers esthétique, 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 237-256, 2014, L'univers esthétique, 978-2-343-04819-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches génétique, comparatiste et perceptive de l’interprétation - le cas de la Symphonie de Psaumes de Stravinski</w:t>
+                <w:t xml:space="preserve">Igor Stravinski, Symphonie de Psaumes (1930):</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélia Chueke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Ghrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Ghrab</w:t>
+                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique et transmission à la lumière des sciences cognitives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05339051v1</w:t>
+              <w:t xml:space="preserve">L’IReMus présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Piéjus; Éric Maestri, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'âme au bout des doigts</w:t>
+                <w:t xml:space="preserve">Intuition, inspiration ‒ L’objectivité à l’origine de la subjectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélia Chueke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'Art comme expériene du corps vivant</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04729403v1</w:t>
+              <w:t xml:space="preserve">L’intuition : une étincelle au cœur des arts et des cultures ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Autour des musiques brésiliennes : histoire d’un partenariat »</w:t>
+                <w:t xml:space="preserve">Three Stages of Listening During Preparation and Execution of a Piano Performance : Exchanges on the model and its application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélia Chueke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique et recherche interdisciplinaire. En Sorbonne avec Danièle Pistone</w:t>
-[...469 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Performance Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Utrecht, Netherlands. p. 329-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04018875v1</w:t>
+                <w:t xml:space="preserve">hal-04018922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1568,51 +1568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émotion dans Pierrot Lunaire&amp;quot; dans International Exchanges on Music Theory and Performance, 3rd Study Day, Juin 2013.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélia Chueke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Chueke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1874,51 +1874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05369258v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Chueke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05369091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05369361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04729403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04070980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Chueke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/Musique-et-recherche-interdisciplinaire-en-Sorbonne-avec-Daniele-Pistone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05374179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Mirna Azevedo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruivo Cinthia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/didactique-de-la-musique-instrumentale/14961" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bosseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-du_signe_a_la_performance_la_notation_une_pensee_en_mouvement_veronique_alexandre_journeau_zelia_chueke_biliana_vassileva-9782343169293-63320.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04070972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliff Korman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03928454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-rythmes_bresiliens_musique_philosophie_histoire_societe_zelia_chueke-9782343048192-45345.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03928484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04032922v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04758230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norton Dudeque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05369258v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Chueke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05369091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04729403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04070980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Chueke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/Musique-et-recherche-interdisciplinaire-en-Sorbonne-avec-Daniele-Pistone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05374179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Mirna Azevedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruivo Cinthia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/didactique-de-la-musique-instrumentale/14961" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bosseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-du_signe_a_la_performance_la_notation_une_pensee_en_mouvement_veronique_alexandre_journeau_zelia_chueke_biliana_vassileva-9782343169293-63320.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04070972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliff Korman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03928454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-rythmes_bresiliens_musique_philosophie_histoire_societe_zelia_chueke-9782343048192-45345.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05369361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03928484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04032922v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04758230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norton Dudeque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>