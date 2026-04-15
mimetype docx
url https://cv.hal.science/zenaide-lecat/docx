--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -187,229 +187,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures locales de l'archéologie : portraits de chercheurs</w:t>
+                <w:t xml:space="preserve">La domus de la rue Edmond-Valentin à Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Conseil départemental de Tarn-et-Garonne. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pédoussaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. Monique Mergoil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moyen Âge entre Tarn-et-Garonne. Artefacts et panoramas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 12-13, 2024</w:t>
+              <w:t xml:space="preserve">Les domus à Narbonne et en Gaule narbonnaise. Actes de la journée d'étude du 22 novembre 2022 en l'honneur de Raymond Sabrié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AHR, 52, p. 37-58, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819283v1</w:t>
+                <w:t xml:space="preserve">hal-04247304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La domus de la rue Edmond-Valentin à Narbonne</w:t>
+                <w:t xml:space="preserve">Figures locales de l'archéologie : portraits de chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">éd. Monique Mergoil. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental de Tarn-et-Garonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les domus à Narbonne et en Gaule narbonnaise. Actes de la journée d'étude du 22 novembre 2022 en l'honneur de Raymond Sabrié</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AHR, 52, p. 37-58, 2024</w:t>
+              <w:t xml:space="preserve">Moyen Âge entre Tarn-et-Garonne. Artefacts et panoramas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 12-13, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247304v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démantèlement et restauration du mur d'enceinte de Toulouse aux XIIIe-XIVe siècles ? Premières observations à partir de la fouille menée rue Bida</w:t>
               </w:r>
@@ -652,165 +652,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données concernant le rempart tardo-antique de Lectoure</w:t>
+                <w:t xml:space="preserve">Les pavements décoratifs de la rue Edmond-Valentin, une domus du quartier résidentiel nord de Narbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fortifications de nos bourgs, Actes de la deuxième journée de l'archéologie et de l'histoire de l'art de Lectoure, 33e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 15-23, 2015</w:t>
+              <w:t xml:space="preserve">Bulletin de l'AIEMA, 22, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scripta edizioni, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114493v1</w:t>
+                <w:t xml:space="preserve">hal-04114494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pavements décoratifs de la rue Edmond-Valentin, une domus du quartier résidentiel nord de Narbo</w:t>
+                <w:t xml:space="preserve">Nouvelles données concernant le rempart tardo-antique de Lectoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'AIEMA, 22, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scripta edizioni, 2015</w:t>
+              <w:t xml:space="preserve">Les fortifications de nos bourgs, Actes de la deuxième journée de l'archéologie et de l'histoire de l'art de Lectoure, 33e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 15-23, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114494v1</w:t>
+                <w:t xml:space="preserve">hal-04114493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1291,51 +1291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domus de la rue Edmond-Valentin, Narbonne (11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La domus à Narbonne et en Gaule Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France. Actes à paraître, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1999,90 +1999,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6 rue Edmond-Valentin, Narbonne (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dieulafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pédoussaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hadès. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2130,51 +2130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pédoussaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hadès archéologie; SRA PACA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2522,51 +2522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAFD4887"/>
+    <w:nsid w:val="288751FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2753,51 +2753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zenaide-lecat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8492-8188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184227925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Lecat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia P&#233;doussaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Prats" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Acquaviva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Bejaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Nejma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calm&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aim&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cafiero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04078059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040234" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zenaide-lecat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8492-8188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184227925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Lecat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia P&#233;doussaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Prats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Acquaviva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Bejaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Nejma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calm&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aim&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cafiero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04078059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040234" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>