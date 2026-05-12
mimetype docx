--- v1 (2026-04-15)
+++ v2 (2026-05-12)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">184227925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">IKDelR4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,632 +200,632 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La domus de la rue Edmond-Valentin à Narbonne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Figures locales de l'archéologie : portraits de chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">éd. Monique Mergoil. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental de Tarn-et-Garonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les domus à Narbonne et en Gaule narbonnaise. Actes de la journée d'étude du 22 novembre 2022 en l'honneur de Raymond Sabrié</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AHR, 52, p. 37-58, 2024</w:t>
+              <w:t xml:space="preserve">Moyen Âge entre Tarn-et-Garonne. Artefacts et panoramas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 12-13, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247304v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures locales de l'archéologie : portraits de chercheurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La domus de la rue Edmond-Valentin à Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Conseil départemental de Tarn-et-Garonne. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pédoussaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dardenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. Monique Mergoil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moyen Âge entre Tarn-et-Garonne. Artefacts et panoramas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 12-13, 2024</w:t>
+              <w:t xml:space="preserve">Les domus à Narbonne et en Gaule narbonnaise. Actes de la journée d'étude du 22 novembre 2022 en l'honneur de Raymond Sabrié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AHR, 52, p. 37-58, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819283v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démantèlement et restauration du mur d'enceinte de Toulouse aux XIIIe-XIVe siècles ? Premières observations à partir de la fouille menée rue Bida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée Saint-Raymond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Cathares" Toulouse dans la croisade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In fine éditions d'art, pp.393-395, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques territoriales byzantines en Byzacène aux VIe-VIIe siècles : une stratigraphie de réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Bejaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Golubović (dir.), Limes XXIIII. Proceedings of the 24th International Congress of Roman Frontier Studies [Belgrade, Viminacium, 2-9 septembre 2018], Belgrade, Institute of Archaeology, Monographies volume 81/1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., p. 783-796., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « salles à auges » et les édifices dits fortifiés dans les Hautes Steppes tunisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Bejaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elsa Rocca, Pauline Piraud-Fournet et François Baratte (dir.), Les « salles à auges », Des édifices controversés de l’Antiquité tardive entre Afrique et Proche-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192, , pp.69-84, 2022, Collection de la Casa de Velázquez, 9788490963678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pavements décoratifs de la rue Edmond-Valentin, une domus du quartier résidentiel nord de Narbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'AIEMA, 22, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scripta edizioni, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données concernant le rempart tardo-antique de Lectoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fortifications de nos bourgs, Actes de la deuxième journée de l'archéologie et de l'histoire de l'art de Lectoure, 33e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 15-23, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -814,143 +835,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyen Âge entre Tarn et Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zénaïde Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental de Tarn-et-Garonne. 143 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -960,301 +981,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammaedara (Haïdra, Tunisie) : l’urbanisme dans l’Antiquité tardive : état de la question et projet de la nouvelle Mission archéologique tuniso-française à Haïdra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel d'Annoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes dans l'Antiquité tardive au sud de la Péninsule ibérique et en Afrique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Brassous (UMR 7266 LIENSs – Université de La Rochelle), Sabine Panzram (Universität Hamburg), Moheddine Chaouali (Institut Nationale du Patrimoine), May 2023, Oudhna, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les salles à auges et les édifices fortifiés des Hautes Steppes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Bejaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les salles à auges dans l’architecture de l’Antiquité tardive, entre Afrique et Proche-Orient. Monuments pour les distributions publiques ou écuries ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Baratte, P. Piraud-Fournet et E. Rocca, l’École des Hautes Études hispaniques et ibériques (Casa de Velasquez) et l’UMR 8167 (Orient et Méditerranée), May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«The Byzacenian Limes during the Byzantine Period: a Networks Stratigraphy»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Bejaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Limes Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Belgrade et Viminacium (Serbie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1264,111 +1285,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domus de la rue Edmond-Valentin, Narbonne (11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La domus à Narbonne et en Gaule Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France. Actes à paraître, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1378,111 +1399,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la croisée des chemins : fenêtres archéologiques sur les voies d'accès orientales à Mediolanum (Saintes, Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37, pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1492,852 +1513,852 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">22 - 24 rue de Lorraine (Auch, Gers). Rapport final d'opération d'archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calmés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dieulafait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Hadès bureau d'investigations archéologiques. 2017, pp.357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Limites et périphéries de Saintes antique : évolution topographique entre le Ier siècle a.C. et le Vème siècle p.C. » (No limit), Bilan 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Maratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2016, 795 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 rue du Planas, Triangle Gervais, Nîmes (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bardot-Cambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dieulafait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hadès; SRA Languedoc-Roussillon. 2015, 380 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour du Bourreau, Lectoure (Gers)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calmés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dieulafait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hadès archéologie; SRA Midi-Pyrénées. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6 rue Edmond-Valentin, Narbonne (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dieulafait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Acquaviva</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Pédoussaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hadès. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphithéâtre-Arles (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pédoussaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hadès archéologie; SRA PACA. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Graufesenque, Millau, Aveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hadès archéologie. 2011, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmande (Lot-et-Garonne), Picard Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hadès archéologie. 2010, 3 vol., 375 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2347,114 +2368,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur les fortifications des Hautes Steppes (Tunisie) à l'époque byzantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénaïde Lecat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Paris Sorbonne Université; Orient et Méditerranée, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014PA040234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04078059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2522,51 +2543,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="288751FF"/>
+    <w:nsid w:val="CC35BD54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2753,51 +2774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zenaide-lecat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8492-8188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184227925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Lecat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia P&#233;doussaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Prats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Acquaviva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Bejaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Nejma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calm&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aim&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cafiero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04078059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040234" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zenaide-lecat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8492-8188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184227925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=IKDelR4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Lecat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247304v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia P&#233;doussaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Prats" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Acquaviva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Bejaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112722v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Nejma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247752v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calm&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maratier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baigl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078323v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aim&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cafiero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04078059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040234" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>