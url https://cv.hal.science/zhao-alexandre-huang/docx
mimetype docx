--- v0 (2026-03-16)
+++ v1 (2026-04-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zhao Alexandre HUANG </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Porteur du projet ANR-RGC (Projet franco-hongkongais) :&amp;quot;PubDiplo - Transformation de la diplomatie publique et de la gestion de la réputation entre la France et la Chine à l’ère numérique : évolutions politiques, stratégies de communication et analyse des impacts&amp;quot;, 2026-2030 (ANR-25-CE41-4061/RGC-A-HKBU203/25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zhao-alexandre-huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1284-0862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253646812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAJ-1078-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'Information et de la Communication (Associate Professor of Communication) - Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Président des Relations Internationales - Société Française des Sciences de l'Information et de la Communication (SFSIC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**IFIS - Institut Francilien d'Ingénierie des Services ** - Département Information, Communication, Intelligence Économique / 6-8, Cours du Danube (bât. Erasme), 77700 SERRIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> @ZhaoAlexHuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google Scholar: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearchGate: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@Zhao_Alexandre_Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCID :</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-1284-0862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">idHAL : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zhao-alexandre-huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir le soft power et la diplomatie publique à la chinoise : analyse communicationnelle de l’Institut Confucius de l’Université de Nairobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serving Soft Power and Public Diplomacy with Chinese Characteristics: A Communication Analysis of the Confucius Institute at the University of Nairobi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membres du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Olivier Galibert (Président), Dominique Bessières (Rapporteur), Gilles Rouet (Rapporteur), Séverine Arsène (Examinatrice), Alina Elina Dolea (Examinatrice), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins (Co-directrice)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David (Directeur)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse soutenue le 16 novembre 2020 à Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche développés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplomatie publique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">soft power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">storytelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et stratégies d’engagement communicationnel dans les processus de communication internationale ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digitalisation des pratiques de la diplomatie publique et de la communication publique ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication numérique et enjeux numériques des institutions diplomatiques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplomatie, censure et gouvernance numérique et propagande en Chine ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication stratégique et relations publiques : relation interpersonnelle dans le processus de la communication organisationnelle et de la communication socio-médiatique ; analyse des stratégies du management relationnel par le biais de la communication interpersonnelle et l’interactivité socio-médiatique ; étude des récits numériques et des stratégies de narration dans le processus de la médiatisation des politiques étrangères chinoises ; affects numériques ; internationalisation des musées français.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ethnographie organisationnelle ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Netnographie ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des langages à l’appui des outils d’étude discursive : analyse des tonalités, analyse sémio-discursive, analyse des dispositifs socio-numériques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude qualitative des discours (rhétoriques ; énonciations ; typologies des contenus) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conduction et analyse statistiques des enquêtes ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sensibilisation aux préoccupations éthiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix/Bourse/Fellowship/Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">USC-SIF Southeast Asia Research Fellow - Center on Public Diplomacy, University of Southern Califonia, USA. (Research Project: Exploring Digital Public Diplomacy Strategy related to the South China Sea Issue between China and ASEAN, 2023-2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 Ewha Global Fellow (EGF) - Ewha Womans University, South Korea.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur français du projet « La diplomatie publique numérique entre la Belgique et la Chine à l’ère postpandémique », projet en collaboration avec l’équipe de recherche AI and communication de l’université baptiste de Hong Kong et subventionné par le financement PHC franco-hongkongais (PROCORE, 6400€ en France, 15 000€ à Hong Kong) - 2024-2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR PRC DIGISOV (dir. B. LoveLuck), responsable pour la tâche « La poussée normative de la Chine pour le contrôle étatique des contenus en ligne et son influence 2024–2027.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet de recherche sur la diplomate d’influence chinoise et la diaspora. Projet subventionné par le programme Blåtand/IFD Sciences (Belgique/Danemark) - 2024-2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Investigateur du projet Mapping the Soft-power Influence Strategies of France, Australia, and China in the Indo-Pacific (Projet financé par le programme du Partenariat Hubert Curien franco-australien (FASIC), conjointement mise en œuvre et soutenu en France par le ministère de l’Europe et des Affaires étrangères (MEAE) et le ministère de l'Enseignement supérieur et de la Recherche (MESR), et en Australie par les partenaires académiques et institutionnels; Financement: 8000€) - 2022-2024.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, société savante en Sciences de l'Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant-Ingénieur du projet international de recherche &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silkologies Initiatives</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> - Culture et Communication - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;, projet interdisciplinaire dirigé par Pr. Daniel Raichvarg.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. The ICA is the premier academic association for scholars engaged in the study, teaching, and application of all aspects of human and mediated communication internationally.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">*&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Chair</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot; for the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy Interest Group</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> of International Communication Association (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, **International Studies Association.**The International Studies Association (ISA) is a professional association for scholars, practitioners and graduate students in the field of international studies.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone pour le savoir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L'Acfas est un organisme non-lucratif qui a pour mission de promouvoir la recherche et l’innovation ainsi que la culture scientifique dans l’espace francophone, en contribuant à la diffusion et à la valorisation des connaissances et de l’approche scientifique, en vue d'améliorer la qualité de la vie en société.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA/AC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chinese in Africa/Africans in China (CA/AC) Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the CA/AC is the only independent and international China-Africa platform for insightful knowledge-sharing.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, **National Communication Association.**The National Communication Association (NCA) is a Washington-based not-for-profit academic association that advances Communication as the discipline that studies all forms, modes, media, and consequences of communication through humanistic, social scientific, and aesthetic inquiry.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, **The Association of Chinese Communication Studies.**The ACCS is officially affiliated with the NCA and a not-for-profit academic association that promotes the study of Chinese communication behaviors.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste en réseaux sociaux et gouvernance médiatique chinoise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journaliste Freelance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres services de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian Survey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 0004-4687, University of California Press)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S****SCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">])</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Communication (IJoC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1932-8036, USC Annenberg Press)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S****SCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]; revue qualifiante du domaine Sciences de l'Information et de la Communication reconnue par le CNU, la SFSIC et la CPDirSic)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomacy & Statecraft</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 0959-2296, Taylor & Francis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1751-8040, Palgrave)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Sources Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Political Science Review</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 2365-4244, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Sources Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Strategic Communication</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1553-118X, Taylor & Francis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality &Quantity - International Journal of Methodology</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1573-7845, Springer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Eastern Asia</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 2383-9449, WATEF/Yeungnam University, South Korea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour le </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 ICA Congress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy Interest Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour le </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019 ICA Congress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy Interest Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour le colloque international </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOBCATSSS 2020 Paris</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires & Workshop</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'EHESS pour le séminaire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences chinoises en Afrique et en Amérique latine (Édition 2020-2021)</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;: La diplomatie publique chinoise en Afrique à travers les Instituts Confucius,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">06/01/2021 09h-12h</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vidéoconférence, 105 bd Raspail 75006 Paris. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrement du séminaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au**</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th Colloquium on Public Diplomacy Colloquium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">**. Ewha Womans University, Seoul, South Korea, March 7, 2020: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confucius Institute in China's international uncertainty management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'EHESS pour le séminaire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine contemporaine: l'apport des sciences sociales - La Chine contemporain vue depuis son extérieur : &amp;quot;présences chinoises &amp;quot; hors pays</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (Édition 2019-2020)&amp;quot;: La diplomatie publique chinoise et l'Institut Confucius en Afrique - une étude de cas à Nairobi,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">26/11/2019 15h-17h</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">salle 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105 bd Raspail 75006 Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de cours à l'Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Perspectives internationales sur les relations publiques et le community management&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 14h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Dispositif d'Intelligence économique, renseignement et guerre économique&amp;quot; (M2 ISART Intelligence Stratégique, Analyse des Risques et Territoires; 5h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Sociologie des organisations&amp;quot; (M1 Intelligence Économique, Information, Communication; 10h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Stratégies de présence numérique sur les médias sociaux&amp;quot; (M1 Intelligence Économique, Information, Communication; 21h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Communication institutionnelle&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 7h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Rédaction d'un mini-mémoire ou d'un article: méthodologie bibliographique&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 3,5h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Méthodologies d'enquête quantitatives et qualitatives&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 21h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Approche comparée des lobbyings nationaux et européens&amp;quot;(M2 ILMS Influence, Lobbying, Médias Sociaux; 7h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Gestion et accompagnement de projet&amp;quot; (M1 Intelligence Économique, Information, Communication; 21h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Communication touristique&amp;quot; (L3 LEA parcours Tourisme; 10h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Intelligence économique en Chine&amp;quot; (Licence Pro Gestion des achats et des approvisionnements; 7h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux scientifiques cités par les médias</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11/05/2021: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Press (AP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Army of fake fans boosts China's messaging on Twitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">». Analyse sur la stratégie &amp;quot;intermestique&amp;quot; mise en oeuvre par les diplomates chinois dans leur communication paradiplomatique dans les médias sociaux (Weibo et Twitter).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">05/04/2021: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFP/FRANCE 24,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's &amp;quot;wolf warrior&amp;quot; diplomats howl at Xinjiang critics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">». Analyse sur les stratégies du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">storytelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des diplomates chinois pendant la période géopolitique d'incertitude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">28/12/2020: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">South China Morning Post</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*,*« </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Warriors in the West: how China’s diplomats are taking to Twitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">». Analyse sur les stratégies de la diplomatie du &amp;quot;loup combattant&amp;quot; du gouvernement chinois.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21/10/2020: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*,*« </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine, un géant à la conquête du monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ». Intervention sur les stratégies actuelles de la diplomatie publique chinoise en ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">06/05/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FranceInfo / France 2 « Télématin »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> émission « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrai ou Fake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », « </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’ambassade de Chine en France fait de la désinformation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Intervention sur l’analyse de la politique de communication offensive de Pékin envers les publics étrangers dans les médias sociaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SupChina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contradictions of Chinese diplomacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Intervention sur l’analyse de la stratégie communicationnelle mise en oeuvre par les diplomates chinois sur Twitter.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">28/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Free Asia (RFA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition chinoise. « </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding China’s external propaganda strategy by analyzing Beijing’s diplomatic tweets (cong zhong guo wai jiao bu tui wen jie du da wai xuan bu ju)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ». Intervention sur l’analyse des stratégies chinoises de la propagande chinoise pendant la pandémie de Covid-19.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">24/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NHK,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition japonaise. « </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">アメリカと中国 パンデミック下の暗闘②</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [Le combat sombre derrière les pandémies américaines et chinoises, chapitre 2] ». Interview sur les stratégies de mise en œuvre des rhétoriques diplomatiques de la Chine dans sa lutte contre le COVID-19 et les critiques issues des États-Unis.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">17/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NHK,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition japonaise. « </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">アメリカと中国 パンデミック下の暗闘</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[Le combat sombre derrière les pandémies américaines et chinoises] ». Interview sur les stratégies socio-médiatiques des services diplomatiques chinois pendant la pandémie de Covid-19. Lien vers article :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">07/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Free Asia (RFA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition chinoise. « </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why did an American boy burst into the Chinese social network?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“mei guo xiao ge” wei he bao hong zhong guo wang luo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) ». Intervention sur l’analyse des stratégies chinoises de la diplomatie publique à l’ère de la pandémie de Covid-19.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">04/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio France Internationale (RFI),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition chinoise. Intervention sur</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> les rhétoriques politiques chinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dans le domaine diplomatique dans le cadre de la gestion de la crise sanitaire relative au Covid-19.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">20/02/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">February 22nd-28th, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.46. « </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomatic Rhetoric : Discovering Twitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités associatives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Président et co-fondateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'association </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RéFDocSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Francilien des Doctorants et Docteurs en Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, premier réseau pour les jeunes chercheurs en Sciences de l'Information et de la Communication d'île-de-France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services administratifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du colloque </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silkologies Initiative 2019-2022:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silk Roads/Smart Territories,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison des Sciences de l'Homme de Paris-Nord. Les 4, et 5 novembre 2019, le 18 décembre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la conférence internationale &amp;quot;Data Value Chain in Science & Territories 2019&amp;quot;, Université Paris-Est Marne-la-Vallée, les 14 et 15 mars 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'atelier &amp;quot; La Route de la Soie : terrain de recherche pour la circulation des savoirs et des données&amp;quot; dans le cadre du colloque &amp;quot;Data Value Chain in Science & Territories 2019&amp;quot; (avec Daniel Raichvarg et Mylène Hardy).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du colloque &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ICA Blue Sky Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Methodological Quality Beyond Boundaries: Expanding the Robustness of Existing Approaches and Pioneering New Ways Forward in International Research&amp;quot;: 28/05/2019 11h-12h15, Tenleytown West, Washington Hilton, First Floor, Washington D.C., États-Unis (avec Lindsey Bier [USC Marshall School of Business],Phillip C. Arceneaux [University of Florida], et Jerome Chariatte [University of Fribourg]).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling and grand strategy in public diplomacy: A case study of the speeches of president Xi Jinping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Relations Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (4), pp.102594. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pubrev.2025.102594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie numérique de la Chine en Italie : vers une défense « amicale » du récit dominant de Pékin sur la coopération sino-italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Astarita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (96), pp.287-292. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/156nt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating crossroads: Change, trust, and transformation in communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Hui Christine Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473251316596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's Strategic Approach to Tech Diplomacy in a Time of Global Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Meng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-5899.70038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China Defenders From Abroad: Exploring Pro-China Foreign Political Influencers on X/Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leiyuan Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (3), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20563051251358526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Closer Relationships Increase Content Similarity? Assessing Transnational Agenda-Setting Influence of Chinese Media on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.1380-1399. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17512786.2023.2239228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology, AI bias, and the risks of current digital public diplomacy practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41254-024-00324-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Diplomacy in French Scholarship: Exploratory Analysis of an Emerging Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.112-128. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23045/jpd.2024.4.1.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie des diasporas chinoises sur WeChat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (94), pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Global Perspective to a Chinese Perspective: A Comprehensive Analysis of Chinese Research Articles on Public Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siling Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.51-72. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23045/jpd.2024.4.1.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversations de pandas sur Twitter : un instrument « adorable » des médias chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 40, pp.253-273. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.040.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de l’organisationalité dans la diplomatie publique en réseau. Le cas de la diplomatie culturelle française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.131-154. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Wolf Warrior Strategy in China’s Digital Public Diplomacy during the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xifei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Penser les processus de plateformisation de la culture en direction des jeunes, 26, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut Confucius et la diplomatie publique chinoise en Afrique : un organe de propagande déguisée en ONG ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.60-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting public diplomacy in a postpandemic world: The need for a humanity-centered communication logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Zaharna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.205704732210786. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473221078619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intermestic approach to China's public diplomacy: a case study of Beijing's COVID-19 communication in the early stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCOM-04-2022-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of public diplomacy: Concepts, trends, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Manor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.205704732211384. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473221138401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring China’s Digitalization of Public Diplomacy on Weibo and Twitter: A Case Study of the U.S.–China Trade War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2021), pp.1912-1939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Wolf Warrior” and China’s digital public diplomacy during the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41254-021-00241-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication façon loup combattant : une stratégie d’influence de l’ambassade de Chine en France à l’ère de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.95-111. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">从宣传到关系管理：对公共外交概念化过程的反思</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中国传媒报告 [Zhōngguó chuánméi bàogào = China media report]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical–discursive analytical method for studying the formulation of public diplomacy institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41254-021-00246-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une diplomatie publique française des musées en Chine ? La sinisation numérique des stratégies communicationnelles du Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3A, pp.71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Panda engagement’ in China’s digital public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (02), pp.118-140. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01292986.2020.1725075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Guanxi @ChineAfrique : la mobilisation des relations interpersonnelles dans la diplomatie publique chinoise à l’heure de numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418990v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Chinese and European Discourses regarding the “Belt and Road Initiative”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zyw Yue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.6212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Network to “Tell China Stories Well”: Chinese Diplomatic Communication Strategies on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.2984 - 3007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication stratégique des musées français sur le réseau social Weibo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiatong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02348033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier le chinois et fêter le Chun Jie à Nairobi : les Instituts Confucius au service de la diplomatie publique et du soft power chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.39-59. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.4017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie publique chinoise sur Twitter : la fabrique d’une polyphonie harmonieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (81), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.081.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food communication and Place Branding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Communication - Emerging International Dynamics and Research Trends; 75th Conference of International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, Jun 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Diaspora as a Target of United Front Work: How WeChat Shapes Political and Social Reality in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complicating Diaspora Diplomacy: Disruption, Dissent, Contestation and Emotions - 75th Conference of International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association,, Jun 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of China’s Understanding and Strategies of “Tech Diplomacy” in the Time of Global Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sovereignty, Autonomy, Technology - New debates on Diplomacy in the Digital Age - ISA 66th Annual Convention: Reconnecting International Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Studies Association, Mar 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing the Digitalization of Public Diplomacy from Social and Communicative Constructivist Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Studying Public Diplomacy, 75th Conference of International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, Jun 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing Wolf Warrior Public Diplomacy: A Renewal or an Innovation of China’s Foreign Propaganda?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Studies Association (ISA) Convention: SC48 - Public Diplomacy: Research and Reflections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s digital public diplomacy during three months of the Russia-Ukraine war: Peaceful ambassador, neutral mediator, or anti-war fighter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Studies Association (ISA) Convention: TC34: Information and Disinformation: China, Russia, Ukraine and others</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montreal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des stratégies d’influence de l’ambassade de Chine en France à l’ère de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Big Data »: Influence, manipulation et micro-ciblage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'école des managers de la communication - Université Catholique de Lille (ISTC); Université du Québec à Montréal, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Panda to Wolf Warrior: Exploring the Emotional Transformation of China’s Public Diplomacy Strategies in the (Post-)Covid-19 Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Communication Association (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Warrior Strategy and China’s Covid-19 Digital Public Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Studies Association Convention: SC07 – Public Diplomacy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Studies Association, Mar 2022, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring China’s digital public diplomacy in Africa in the time of Pandemic: Building a China-Africa global community of health for all?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xifei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Post conference Digital Health Communication : Issues and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CIMEOS; Université Bourgogne Franche-Comté; Société française des sciences de l'information et de la communication; International Communication Association (ICA), May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s Online Vaccination-Themed Communication Narrative Strategy in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Communication Association (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Network and Creating a Polyphonic Illusion : China’s Public Diplomacy Strategy in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy in Asia 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USC Center on Public Diplomacy; Singapore International Foundation, Jun 2021, Online, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s “intermestic” public diplomacy on social media during the US-China trade war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies Association 2021 Annual Convention - WF41: Comparative Public Diplomacy; Diverse Identities Engaging Internationally</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online - Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confucius Institutes and China’s public diplomacy: Chinese-style network synergy and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Communication Association (ICA) Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready to face the friendemy?” French think tankers embedded in China’s soft power strategies and diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Pan-European Conference on International Relations : The Power Politics of Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European International Studies Association (EISA), Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the China’s conceptualization of Public Diplomacy: a historical institutionalism approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies Association 2021 Annual Convention - WC18: Methods and Methodologies in Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online - Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling China stories to conceptualize a common “dream”: How does China use Twitter to communicate with African people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies Association 2021 Annual Convention - FC25 - China : Quo Vadis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online - Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panda Network&amp;quot;: Interweaving the network and emotion strategies in China's digital public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 106th Annual Convention: "Communication at the Crossroads - Public Diplomacy at Crossroad: Theoretical &amp; Empirical Approaches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diplomatie du peuple à la diplomatie publique : les pratiques chinoises du wai xuan de Mao à Xi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silkologies Initiative - Silk Roads/Smart Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02347193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic contents and monophonic core: Comparing Chinese diplomatic Twitter accounts in Ottawa and Brussels for public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th ICA Pre-Conference : Voice and Voices - Exploring tensions between plurivocity and univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an African engagement ? China’s global communication on Beijing Summit of the Forum of China-Africa Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Power, Ethics, Interests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s renewal public diplomacy strategies in its “Major-Country” Diplomacy practice: a case study in Confucius Institute in Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th ICA Preconference: Emerging Research and Trends in Public Diplomacy and Nation Branding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the social dimension of the relationship in China’s public diplomacy practice: toward a global engagement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th EUPRERA Annual Ph.D. Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic contents and monophonic core - Comparing Chinese diplomatic Twitter accounts in Ottawa and Brussels for use for public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA preconference Voice and voices: Exploring tensions between plurivocity and univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panda seems like a new “cat” : China’s digital panda public diplomacy on Twitter: affective sign, image promotion, and the permanent Chinese diplomat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA 2018 Congress: Big Ideas ! - Challenging Public Relations Research and Practice - Social media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Official and unofficial discourses on China's &amp;quot;Belt and Road Initiative&amp;quot; Comparing Chinese and European conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zyw Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th Annual ICA Preconference : Conceptualizing the New Silk Roads as Communication: Towards a New International Order?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Second-Track Diplomacy of French IR and Security Studies Think Tankers: Insights on Minor Players of Transnational Mediations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plural Diplomacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Matej Bel, LAREQUOI, EuropaNova, Oct 2017, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie parallèle des think tanks français internationalistes : les propriétés capacitantes de l’hybridité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS - 432, Entre marché, état et société civile : Explorer la nature paradoxale des organisations hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s government and companies’ strategic communications and grass-roots lobbying strategies in Africa in the digital age: a case study on China’s Confucius Institutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th EUPRERA Ph.D. Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrelacement des figures du public chinois des musées français présents sur les médias sociaux chinois : entre diplomatie culturelle et communication stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiatong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème édition du colloque Management des Technologie Organisationnelles MTO’ 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an innovative strategy in China’s social media: French museums’ “smart move” on strategic communication in French public diplomacy in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Annual Conference of PRSC (Public Relations Society of China)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau des formes de la diplomatie et du lobbying de la Chine en Afrique à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC - Doctoriales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@China vs. @ASEAN on X: Their Digital Mediated Diplomacy Involving the #SouthChinaSea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Figueroa Press, 72p., 2024, 978-0-18-003514-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panda as the flagship of China’s digital diplomacy: Rethinking the intersection of network and emotional narrative strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jian Xu, Shaohua Guo, Weiyu Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Handbook of Chinese Digital Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, Inc., pp.160-182, 2026, 9781036237820. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781036236724.n12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China–Africa Relations: Intention, Aspiration, and a shared Future through the means of Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiufang, Leah Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Sullivan, Tobias Ross, Angela Lewis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global China and the Global Game in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.31-50, 2025, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign policy and place branding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of City and Place Branding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.135-138, 2025, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035319640.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sean Aday. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.93-106, 2025, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803926568.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Challenges in the Digitalization of Public Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Arceneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Digital Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press, pp.232-249, 2024, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780192859198.013.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disinformation and Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Manfredi-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Webster Hare; Juan Luis Manfredi-Sánchez; Kenneth Weisbrode. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Diplomatic Reform and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.377-398, 2023, Studies in Diplomacy and International Relations, 978-3-031-10970-6. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10971-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut Confucius dans le cadre du FOCAC : une stratégie d’institutionnalisation à la chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les influences chinoises en Afrique. 1. Les outils politiques et diplomatiques du “grand pays en développement”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRI - Institut Français des Relations Internationales, pp.17-22, 2021, Etudes de l'Ifri, 979-10-373-0443-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence à l'ère numérique : méthodes et stratégies classiques et innovantes de lobbying et de plaidoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Guillot; Sarah Benmoyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la communication:Pratiques et métiers en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 221-238, 2021, Les fondamentaux de la communication : pratiques et métiers en évolution, 9782807329256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's Public Diplomacy and Confucius Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy and the Politics of Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54552-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication publique et d'intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Guillot; Sarah Benmoyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la communication : pratiques et métiers en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-220, 2021, 9782807329256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New ‘Cat’ of the Internet: China’s Panda Diplomacy on Twitter ☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Ideas in Public Relations Research and Practice (Advances in Public Relations and Communication Management, Vol. 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-85, 2019, Advances in Public Relations and Communication Management, 978-1-83867-508-0. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S2398-391420190000004006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir le soft power et la diplomatie publique à la chinoise : analyse communicationnelle de l’Institut Confucius de l’Université de Nairobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Est, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03472231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zhao Alexandre HUANG </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Porteur du projet ANR-RGC (Projet franco-hongkongais) :&amp;quot;PubDiplo - Transformation de la diplomatie publique et de la gestion de la réputation entre la France et la Chine à l’ère numérique : évolutions politiques, stratégies de communication et analyse des impacts&amp;quot;, 2026-2030 (ANR-25-CE41-4061/RGC-A-HKBU203/25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zhao-alexandre-huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1284-0862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253646812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAJ-1078-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'Information et de la Communication (Associate Professor of Communication) - Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Président des Relations Internationales - Société Française des Sciences de l'Information et de la Communication (SFSIC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**IFIS - Institut Francilien d'Ingénierie des Services ** - Département Information, Communication, Intelligence Économique / 6-8, Cours du Danube (bât. Erasme), 77700 SERRIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> @ZhaoAlexHuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google Scholar: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearchGate: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@Zhao_Alexandre_Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCID :</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-1284-0862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">idHAL : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zhao-alexandre-huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir le soft power et la diplomatie publique à la chinoise : analyse communicationnelle de l’Institut Confucius de l’Université de Nairobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serving Soft Power and Public Diplomacy with Chinese Characteristics: A Communication Analysis of the Confucius Institute at the University of Nairobi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membres du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Olivier Galibert (Président), Dominique Bessières (Rapporteur), Gilles Rouet (Rapporteur), Séverine Arsène (Examinatrice), Alina Elina Dolea (Examinatrice), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins (Co-directrice)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David (Directeur)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse soutenue le 16 novembre 2020 à Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche développés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplomatie publique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">soft power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">storytelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et stratégies d’engagement communicationnel dans les processus de communication internationale ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digitalisation des pratiques de la diplomatie publique et de la communication publique ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication numérique et enjeux numériques des institutions diplomatiques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplomatie, censure et gouvernance numérique et propagande en Chine ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication stratégique et relations publiques : relation interpersonnelle dans le processus de la communication organisationnelle et de la communication socio-médiatique ; analyse des stratégies du management relationnel par le biais de la communication interpersonnelle et l’interactivité socio-médiatique ; étude des récits numériques et des stratégies de narration dans le processus de la médiatisation des politiques étrangères chinoises ; affects numériques ; internationalisation des musées français.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ethnographie organisationnelle ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Netnographie ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des langages à l’appui des outils d’étude discursive : analyse des tonalités, analyse sémio-discursive, analyse des dispositifs socio-numériques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude qualitative des discours (rhétoriques ; énonciations ; typologies des contenus) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conduction et analyse statistiques des enquêtes ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sensibilisation aux préoccupations éthiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix/Bourse/Fellowship/Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">USC-SIF Southeast Asia Research Fellow - Center on Public Diplomacy, University of Southern Califonia, USA. (Research Project: Exploring Digital Public Diplomacy Strategy related to the South China Sea Issue between China and ASEAN, 2023-2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 Ewha Global Fellow (EGF) - Ewha Womans University, South Korea.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur français du projet « La diplomatie publique numérique entre la Belgique et la Chine à l’ère postpandémique », projet en collaboration avec l’équipe de recherche AI and communication de l’université baptiste de Hong Kong et subventionné par le financement PHC franco-hongkongais (PROCORE, 6400€ en France, 15 000€ à Hong Kong) - 2024-2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR PRC DIGISOV (dir. B. LoveLuck), responsable pour la tâche « La poussée normative de la Chine pour le contrôle étatique des contenus en ligne et son influence 2024–2027.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet de recherche sur la diplomate d’influence chinoise et la diaspora. Projet subventionné par le programme Blåtand/IFD Sciences (Belgique/Danemark) - 2024-2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Investigateur du projet Mapping the Soft-power Influence Strategies of France, Australia, and China in the Indo-Pacific (Projet financé par le programme du Partenariat Hubert Curien franco-australien (FASIC), conjointement mise en œuvre et soutenu en France par le ministère de l’Europe et des Affaires étrangères (MEAE) et le ministère de l'Enseignement supérieur et de la Recherche (MESR), et en Australie par les partenaires académiques et institutionnels; Financement: 8000€) - 2022-2024.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, société savante en Sciences de l'Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant-Ingénieur du projet international de recherche &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silkologies Initiatives</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> - Culture et Communication - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;, projet interdisciplinaire dirigé par Pr. Daniel Raichvarg.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. The ICA is the premier academic association for scholars engaged in the study, teaching, and application of all aspects of human and mediated communication internationally.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">*&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Chair</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot; for the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy Interest Group</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> of International Communication Association (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, **International Studies Association.**The International Studies Association (ISA) is a professional association for scholars, practitioners and graduate students in the field of international studies.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone pour le savoir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L'Acfas est un organisme non-lucratif qui a pour mission de promouvoir la recherche et l’innovation ainsi que la culture scientifique dans l’espace francophone, en contribuant à la diffusion et à la valorisation des connaissances et de l’approche scientifique, en vue d'améliorer la qualité de la vie en société.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA/AC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chinese in Africa/Africans in China (CA/AC) Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the CA/AC is the only independent and international China-Africa platform for insightful knowledge-sharing.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, **National Communication Association.**The National Communication Association (NCA) is a Washington-based not-for-profit academic association that advances Communication as the discipline that studies all forms, modes, media, and consequences of communication through humanistic, social scientific, and aesthetic inquiry.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, **The Association of Chinese Communication Studies.**The ACCS is officially affiliated with the NCA and a not-for-profit academic association that promotes the study of Chinese communication behaviors.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste en réseaux sociaux et gouvernance médiatique chinoise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journaliste Freelance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres services de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian Survey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 0004-4687, University of California Press)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S****SCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">])</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Communication (IJoC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1932-8036, USC Annenberg Press)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S****SCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]; revue qualifiante du domaine Sciences de l'Information et de la Communication reconnue par le CNU, la SFSIC et la CPDirSic)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomacy & Statecraft</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 0959-2296, Taylor & Francis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1751-8040, Palgrave)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Sources Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Political Science Review</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 2365-4244, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Sources Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Strategic Communication</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1553-118X, Taylor & Francis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality &Quantity - International Journal of Methodology</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1573-7845, Springer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Eastern Asia</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 2383-9449, WATEF/Yeungnam University, South Korea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour le </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 ICA Congress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy Interest Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour le </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019 ICA Congress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy Interest Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour le colloque international </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOBCATSSS 2020 Paris</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires & Workshop</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'EHESS pour le séminaire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences chinoises en Afrique et en Amérique latine (Édition 2020-2021)</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;: La diplomatie publique chinoise en Afrique à travers les Instituts Confucius,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">06/01/2021 09h-12h</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vidéoconférence, 105 bd Raspail 75006 Paris. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrement du séminaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au**</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th Colloquium on Public Diplomacy Colloquium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">**. Ewha Womans University, Seoul, South Korea, March 7, 2020: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confucius Institute in China's international uncertainty management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'EHESS pour le séminaire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine contemporaine: l'apport des sciences sociales - La Chine contemporain vue depuis son extérieur : &amp;quot;présences chinoises &amp;quot; hors pays</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (Édition 2019-2020)&amp;quot;: La diplomatie publique chinoise et l'Institut Confucius en Afrique - une étude de cas à Nairobi,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">26/11/2019 15h-17h</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">salle 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105 bd Raspail 75006 Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de cours à l'Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Perspectives internationales sur les relations publiques et le community management&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 14h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Dispositif d'Intelligence économique, renseignement et guerre économique&amp;quot; (M2 ISART Intelligence Stratégique, Analyse des Risques et Territoires; 5h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Sociologie des organisations&amp;quot; (M1 Intelligence Économique, Information, Communication; 10h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Stratégies de présence numérique sur les médias sociaux&amp;quot; (M1 Intelligence Économique, Information, Communication; 21h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Communication institutionnelle&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 7h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Rédaction d'un mini-mémoire ou d'un article: méthodologie bibliographique&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 3,5h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Méthodologies d'enquête quantitatives et qualitatives&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 21h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Approche comparée des lobbyings nationaux et européens&amp;quot;(M2 ILMS Influence, Lobbying, Médias Sociaux; 7h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Gestion et accompagnement de projet&amp;quot; (M1 Intelligence Économique, Information, Communication; 21h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Communication touristique&amp;quot; (L3 LEA parcours Tourisme; 10h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Intelligence économique en Chine&amp;quot; (Licence Pro Gestion des achats et des approvisionnements; 7h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux scientifiques cités par les médias</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11/05/2021: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Press (AP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Army of fake fans boosts China's messaging on Twitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">». Analyse sur la stratégie &amp;quot;intermestique&amp;quot; mise en oeuvre par les diplomates chinois dans leur communication paradiplomatique dans les médias sociaux (Weibo et Twitter).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">05/04/2021: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFP/FRANCE 24,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's &amp;quot;wolf warrior&amp;quot; diplomats howl at Xinjiang critics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">». Analyse sur les stratégies du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">storytelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des diplomates chinois pendant la période géopolitique d'incertitude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">28/12/2020: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">South China Morning Post</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*,*« </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Warriors in the West: how China’s diplomats are taking to Twitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">». Analyse sur les stratégies de la diplomatie du &amp;quot;loup combattant&amp;quot; du gouvernement chinois.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21/10/2020: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*,*« </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine, un géant à la conquête du monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ». Intervention sur les stratégies actuelles de la diplomatie publique chinoise en ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">06/05/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FranceInfo / France 2 « Télématin »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> émission « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrai ou Fake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », « </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’ambassade de Chine en France fait de la désinformation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Intervention sur l’analyse de la politique de communication offensive de Pékin envers les publics étrangers dans les médias sociaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SupChina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contradictions of Chinese diplomacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Intervention sur l’analyse de la stratégie communicationnelle mise en oeuvre par les diplomates chinois sur Twitter.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">28/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Free Asia (RFA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition chinoise. « </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding China’s external propaganda strategy by analyzing Beijing’s diplomatic tweets (cong zhong guo wai jiao bu tui wen jie du da wai xuan bu ju)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ». Intervention sur l’analyse des stratégies chinoises de la propagande chinoise pendant la pandémie de Covid-19.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">24/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NHK,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition japonaise. « </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">アメリカと中国 パンデミック下の暗闘②</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [Le combat sombre derrière les pandémies américaines et chinoises, chapitre 2] ». Interview sur les stratégies de mise en œuvre des rhétoriques diplomatiques de la Chine dans sa lutte contre le COVID-19 et les critiques issues des États-Unis.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">17/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NHK,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition japonaise. « </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">アメリカと中国 パンデミック下の暗闘</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[Le combat sombre derrière les pandémies américaines et chinoises] ». Interview sur les stratégies socio-médiatiques des services diplomatiques chinois pendant la pandémie de Covid-19. Lien vers article :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">07/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Free Asia (RFA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition chinoise. « </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why did an American boy burst into the Chinese social network?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“mei guo xiao ge” wei he bao hong zhong guo wang luo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) ». Intervention sur l’analyse des stratégies chinoises de la diplomatie publique à l’ère de la pandémie de Covid-19.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">04/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio France Internationale (RFI),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition chinoise. Intervention sur</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> les rhétoriques politiques chinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dans le domaine diplomatique dans le cadre de la gestion de la crise sanitaire relative au Covid-19.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">20/02/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">February 22nd-28th, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.46. « </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomatic Rhetoric : Discovering Twitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités associatives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Président et co-fondateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'association </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RéFDocSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Francilien des Doctorants et Docteurs en Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, premier réseau pour les jeunes chercheurs en Sciences de l'Information et de la Communication d'île-de-France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services administratifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du colloque </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silkologies Initiative 2019-2022:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silk Roads/Smart Territories,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison des Sciences de l'Homme de Paris-Nord. Les 4, et 5 novembre 2019, le 18 décembre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la conférence internationale &amp;quot;Data Value Chain in Science & Territories 2019&amp;quot;, Université Paris-Est Marne-la-Vallée, les 14 et 15 mars 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'atelier &amp;quot; La Route de la Soie : terrain de recherche pour la circulation des savoirs et des données&amp;quot; dans le cadre du colloque &amp;quot;Data Value Chain in Science & Territories 2019&amp;quot; (avec Daniel Raichvarg et Mylène Hardy).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du colloque &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ICA Blue Sky Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Methodological Quality Beyond Boundaries: Expanding the Robustness of Existing Approaches and Pioneering New Ways Forward in International Research&amp;quot;: 28/05/2019 11h-12h15, Tenleytown West, Washington Hilton, First Floor, Washington D.C., États-Unis (avec Lindsey Bier [USC Marshall School of Business],Phillip C. Arceneaux [University of Florida], et Jerome Chariatte [University of Fribourg]).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating crossroads: Change, trust, and transformation in communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Hui Christine Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473251316596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling and grand strategy in public diplomacy: A case study of the speeches of president Xi Jinping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Relations Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (4), pp.102594. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pubrev.2025.102594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie numérique de la Chine en Italie : vers une défense « amicale » du récit dominant de Pékin sur la coopération sino-italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Astarita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (96), pp.287-292. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/156nt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's Strategic Approach to Tech Diplomacy in a Time of Global Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Meng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-5899.70038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China Defenders From Abroad: Exploring Pro-China Foreign Political Influencers on X/Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leiyuan Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (3), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20563051251358526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Closer Relationships Increase Content Similarity? Assessing Transnational Agenda-Setting Influence of Chinese Media on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.1380-1399. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17512786.2023.2239228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology, AI bias, and the risks of current digital public diplomacy practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41254-024-00324-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Diplomacy in French Scholarship: Exploratory Analysis of an Emerging Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.112-128. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23045/jpd.2024.4.1.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie des diasporas chinoises sur WeChat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (94), pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Global Perspective to a Chinese Perspective: A Comprehensive Analysis of Chinese Research Articles on Public Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siling Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.51-72. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23045/jpd.2024.4.1.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversations de pandas sur Twitter : un instrument « adorable » des médias chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 40, pp.253-273. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.040.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de l’organisationalité dans la diplomatie publique en réseau. Le cas de la diplomatie culturelle française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.131-154. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Wolf Warrior Strategy in China’s Digital Public Diplomacy during the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xifei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Penser les processus de plateformisation de la culture en direction des jeunes, 26, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut Confucius et la diplomatie publique chinoise en Afrique : un organe de propagande déguisée en ONG ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.60-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting public diplomacy in a postpandemic world: The need for a humanity-centered communication logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Zaharna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.205704732210786. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473221078619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intermestic approach to China's public diplomacy: a case study of Beijing's COVID-19 communication in the early stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCOM-04-2022-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of public diplomacy: Concepts, trends, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Manor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.205704732211384. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473221138401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Wolf Warrior” and China’s digital public diplomacy during the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41254-021-00241-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication façon loup combattant : une stratégie d’influence de l’ambassade de Chine en France à l’ère de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.95-111. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring China’s Digitalization of Public Diplomacy on Weibo and Twitter: A Case Study of the U.S.–China Trade War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2021), pp.1912-1939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">从宣传到关系管理：对公共外交概念化过程的反思</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中国传媒报告 [Zhōngguó chuánméi bàogào = China media report]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical–discursive analytical method for studying the formulation of public diplomacy institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41254-021-00246-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une diplomatie publique française des musées en Chine ? La sinisation numérique des stratégies communicationnelles du Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3A, pp.71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Panda engagement’ in China’s digital public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (02), pp.118-140. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01292986.2020.1725075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Guanxi @ChineAfrique : la mobilisation des relations interpersonnelles dans la diplomatie publique chinoise à l’heure de numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418990v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Chinese and European Discourses regarding the “Belt and Road Initiative”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zyw Yue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.6212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Network to “Tell China Stories Well”: Chinese Diplomatic Communication Strategies on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.2984 - 3007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication stratégique des musées français sur le réseau social Weibo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiatong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02348033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier le chinois et fêter le Chun Jie à Nairobi : les Instituts Confucius au service de la diplomatie publique et du soft power chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.39-59. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.4017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie publique chinoise sur Twitter : la fabrique d’une polyphonie harmonieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (81), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.081.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of China’s Understanding and Strategies of “Tech Diplomacy” in the Time of Global Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sovereignty, Autonomy, Technology - New debates on Diplomacy in the Digital Age - ISA 66th Annual Convention: Reconnecting International Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Studies Association, Mar 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food communication and Place Branding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Communication - Emerging International Dynamics and Research Trends; 75th Conference of International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, Jun 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Diaspora as a Target of United Front Work: How WeChat Shapes Political and Social Reality in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complicating Diaspora Diplomacy: Disruption, Dissent, Contestation and Emotions - 75th Conference of International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association,, Jun 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing the Digitalization of Public Diplomacy from Social and Communicative Constructivist Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Studying Public Diplomacy, 75th Conference of International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, Jun 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing Wolf Warrior Public Diplomacy: A Renewal or an Innovation of China’s Foreign Propaganda?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Studies Association (ISA) Convention: SC48 - Public Diplomacy: Research and Reflections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s digital public diplomacy during three months of the Russia-Ukraine war: Peaceful ambassador, neutral mediator, or anti-war fighter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Studies Association (ISA) Convention: TC34: Information and Disinformation: China, Russia, Ukraine and others</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montreal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des stratégies d’influence de l’ambassade de Chine en France à l’ère de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Big Data »: Influence, manipulation et micro-ciblage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'école des managers de la communication - Université Catholique de Lille (ISTC); Université du Québec à Montréal, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Panda to Wolf Warrior: Exploring the Emotional Transformation of China’s Public Diplomacy Strategies in the (Post-)Covid-19 Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Communication Association (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Warrior Strategy and China’s Covid-19 Digital Public Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Studies Association Convention: SC07 – Public Diplomacy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Studies Association, Mar 2022, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring China’s digital public diplomacy in Africa in the time of Pandemic: Building a China-Africa global community of health for all?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xifei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Post conference Digital Health Communication : Issues and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CIMEOS; Université Bourgogne Franche-Comté; Société française des sciences de l'information et de la communication; International Communication Association (ICA), May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s Online Vaccination-Themed Communication Narrative Strategy in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Communication Association (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s “intermestic” public diplomacy on social media during the US-China trade war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies Association 2021 Annual Convention - WF41: Comparative Public Diplomacy; Diverse Identities Engaging Internationally</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online - Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Network and Creating a Polyphonic Illusion : China’s Public Diplomacy Strategy in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy in Asia 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USC Center on Public Diplomacy; Singapore International Foundation, Jun 2021, Online, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confucius Institutes and China’s public diplomacy: Chinese-style network synergy and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Communication Association (ICA) Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready to face the friendemy?” French think tankers embedded in China’s soft power strategies and diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Pan-European Conference on International Relations : The Power Politics of Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European International Studies Association (EISA), Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the China’s conceptualization of Public Diplomacy: a historical institutionalism approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies Association 2021 Annual Convention - WC18: Methods and Methodologies in Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online - Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling China stories to conceptualize a common “dream”: How does China use Twitter to communicate with African people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies Association 2021 Annual Convention - FC25 - China : Quo Vadis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online - Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panda Network&amp;quot;: Interweaving the network and emotion strategies in China's digital public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 106th Annual Convention: "Communication at the Crossroads - Public Diplomacy at Crossroad: Theoretical &amp; Empirical Approaches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diplomatie du peuple à la diplomatie publique : les pratiques chinoises du wai xuan de Mao à Xi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silkologies Initiative - Silk Roads/Smart Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02347193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic contents and monophonic core: Comparing Chinese diplomatic Twitter accounts in Ottawa and Brussels for public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th ICA Pre-Conference : Voice and Voices - Exploring tensions between plurivocity and univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an African engagement ? China’s global communication on Beijing Summit of the Forum of China-Africa Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Power, Ethics, Interests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s renewal public diplomacy strategies in its “Major-Country” Diplomacy practice: a case study in Confucius Institute in Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th ICA Preconference: Emerging Research and Trends in Public Diplomacy and Nation Branding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the social dimension of the relationship in China’s public diplomacy practice: toward a global engagement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th EUPRERA Annual Ph.D. Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic contents and monophonic core - Comparing Chinese diplomatic Twitter accounts in Ottawa and Brussels for use for public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA preconference Voice and voices: Exploring tensions between plurivocity and univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Official and unofficial discourses on China's &amp;quot;Belt and Road Initiative&amp;quot; Comparing Chinese and European conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zyw Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th Annual ICA Preconference : Conceptualizing the New Silk Roads as Communication: Towards a New International Order?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panda seems like a new “cat” : China’s digital panda public diplomacy on Twitter: affective sign, image promotion, and the permanent Chinese diplomat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA 2018 Congress: Big Ideas ! - Challenging Public Relations Research and Practice - Social media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Second-Track Diplomacy of French IR and Security Studies Think Tankers: Insights on Minor Players of Transnational Mediations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plural Diplomacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Matej Bel, LAREQUOI, EuropaNova, Oct 2017, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie parallèle des think tanks français internationalistes : les propriétés capacitantes de l’hybridité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS - 432, Entre marché, état et société civile : Explorer la nature paradoxale des organisations hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s government and companies’ strategic communications and grass-roots lobbying strategies in Africa in the digital age: a case study on China’s Confucius Institutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th EUPRERA Ph.D. Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrelacement des figures du public chinois des musées français présents sur les médias sociaux chinois : entre diplomatie culturelle et communication stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiatong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème édition du colloque Management des Technologie Organisationnelles MTO’ 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an innovative strategy in China’s social media: French museums’ “smart move” on strategic communication in French public diplomacy in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Annual Conference of PRSC (Public Relations Society of China)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau des formes de la diplomatie et du lobbying de la Chine en Afrique à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC - Doctoriales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@China vs. @ASEAN on X: Their Digital Mediated Diplomacy Involving the #SouthChinaSea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Figueroa Press, 72p., 2024, 978-0-18-003514-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panda as the flagship of China’s digital diplomacy: Rethinking the intersection of network and emotional narrative strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jian Xu, Shaohua Guo, Weiyu Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Handbook of Chinese Digital Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, Inc., pp.160-182, 2026, 9781036237820. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781036236724.n12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China–Africa Relations: Intention, Aspiration, and a shared Future through the means of Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiufang, Leah Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Sullivan, Tobias Ross, Angela Lewis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global China and the Global Game in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.31-50, 2025, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign policy and place branding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of City and Place Branding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.135-138, 2025, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035319640.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sean Aday. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.93-106, 2025, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803926568.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Challenges in the Digitalization of Public Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Arceneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Digital Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press, pp.232-249, 2024, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780192859198.013.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disinformation and Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Manfredi-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Webster Hare; Juan Luis Manfredi-Sánchez; Kenneth Weisbrode. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Diplomatic Reform and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.377-398, 2023, Studies in Diplomacy and International Relations, 978-3-031-10970-6. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10971-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut Confucius dans le cadre du FOCAC : une stratégie d’institutionnalisation à la chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les influences chinoises en Afrique. 1. Les outils politiques et diplomatiques du “grand pays en développement”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRI - Institut Français des Relations Internationales, pp.17-22, 2021, Etudes de l'Ifri, 979-10-373-0443-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence à l'ère numérique : méthodes et stratégies classiques et innovantes de lobbying et de plaidoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Guillot; Sarah Benmoyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la communication:Pratiques et métiers en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 221-238, 2021, Les fondamentaux de la communication : pratiques et métiers en évolution, 9782807329256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's Public Diplomacy and Confucius Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy and the Politics of Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54552-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication publique et d'intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Guillot; Sarah Benmoyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la communication : pratiques et métiers en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-220, 2021, 9782807329256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New ‘Cat’ of the Internet: China’s Panda Diplomacy on Twitter ☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Ideas in Public Relations Research and Practice (Advances in Public Relations and Communication Management, Vol. 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-85, 2019, Advances in Public Relations and Communication Management, 978-1-83867-508-0. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S2398-391420190000004006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir le soft power et la diplomatie publique à la chinoise : analyse communicationnelle de l’Institut Confucius de l’Université de Nairobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Est, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03472231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5EB383E"/>
+    <w:nsid w:val="4071E2E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E7507032"/>
+    <w:nsid w:val="FC77AFF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8D63A8BE"/>
+    <w:nsid w:val="9939EFB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3789DC5C"/>
+    <w:nsid w:val="A2D0A890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D06D08DD"/>
+    <w:nsid w:val="C8921884"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FE58C03A"/>
+    <w:nsid w:val="666C68E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="BDA90E6E"/>
+    <w:nsid w:val="0032300C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6CF909EF"/>
+    <w:nsid w:val="F111ED20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C7A0AF40"/>
+    <w:nsid w:val="EF62A7D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="FAF8F5A5"/>
+    <w:nsid w:val="AD8F6752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="32839227"/>
+    <w:nsid w:val="A0ADC5BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="61A58033"/>
+    <w:nsid w:val="0460671C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="3F2747B1"/>
+    <w:nsid w:val="CA2395B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhao-alexandre-huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1284-0862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253646812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAJ-1078-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/zhaoalexhuang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=zcKnN6sAAAAJ&amp;hl=fr&amp;authuser=3&amp;oi=ao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Zhao_Alexandre_Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/search/index/q/*/authIdHal_s/zhao-alexandre-huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2020PESC2022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/membre/desmoulins-lucile/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/membre/david-amos/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfsic.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isanet.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acfas.ca/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://china-africa.ssrc.org/caac-research-network/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natcom.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chinesecommunicationstudies.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.ucpress.edu/as/pages/About" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijoc.org/index.php/ijoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/action/journalInformation?show=editorialBoard&amp;journalCode=fdps20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/journal/41254" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/11366" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/action/journalInformation?journalCode=hstc20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/11135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jceasia.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/general/custom.asp?page=ICA21CFP" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/page/2019Conference" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bobcatsss2020.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pairault.fr/sinaf/index.php/seminaire/presences-chinoises-en-afrique-et-en-amerique-latine-2020-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ptLW6o5AnDY" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sookmyung.ac.kr/bbs/gsis/380/106323/artclView.do" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignements-2019.ehess.fr/2019/ue/1476/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apnews.com/article/asia-pacific-china-europe-middle-east-government-and-politics-62b13895aa6665ae4d887dcc8d196dfc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france24.com/en/live-news/20210405-china-s-wolf-warrior-diplomats-howl-at-xinjiang-critics" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scmp.com/news/china/diplomacy/article/3116038/wolf-warriors-west-how-chinas-diplomats-are-taking-twitter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesechos.fr/weekend/business-story/la-chine-un-geant-a-la-conquete-du-monde-1257626" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francetvinfo.fr/sante/maladie/coronavirus/vrai-ou-fake-quand-les-autorites-chinoises-relaient-des-theories-complotistes_3953333.html?fbclid=IwAR15c7II2eWD5tVgxpip72GZmITCgTPshSMdYlHNfR2K-8tdOdIKP8wmBjc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://supchina.com/2020/04/29/the-contradictions-of-chinese-diplomacy/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfa.org/mandarin/zhuanlan/baodaozheshijian/mrpt-04282020090233.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www3.nhk.or.jp/news/special/presidential-election_2020/coronavirus/article/coronavirus_06.html?utm_int=news_contents_special_004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www3.nhk.or.jp/news/html/20200417/k10012392301000.html?utm_int=news-ranking_access_list-items_017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfa.org/mandarin/yataibaodao/junshiwaijiao/jt-04062020111741.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rfi.my/5h7z.T" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economist.com/china/2020/02/20/china-finds-a-use-abroad-for-twitter-a-medium-it-fears-at-home" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refdocsic.org/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Hobbs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Alexandre Huang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pubrev.2025.102594" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Astarita" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/156nt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hui Christine Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Lin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473251316596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Meng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.70038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiyuan Tian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051251358526" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512786.2023.2239228" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-024-00324-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23045/jpd.2024.4.1.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siling Dong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23045/jpd.2024.4.1.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hardy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0253" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Hardy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwen Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifei Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14191" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03573171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zaharna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473221078619" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCOM-04-2022-0042" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03851123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Manor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473221138401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-021-00241-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03573183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10507" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201434v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-021-00246-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324086v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01292986.2020.1725075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418990v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arifon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zyw Yue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6212" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169217v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatong Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168172v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.081.0045" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128938v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942061v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudong Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Tang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02347193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307485v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307493v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307563v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zheng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zyw Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307531v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474830v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781036236724.n12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufang, Leah Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130156v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319640.00039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803926568.00017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Arceneaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780192859198.013.13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Manfredi-S&#225;nchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031109706" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10971-3_19" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807329256-les-fondamentaux-de-la-communication" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910002v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54552-9_8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196747v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291458v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/S2398-391420190000004006/full/html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2398-391420190000004006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03472231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhao-alexandre-huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1284-0862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253646812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAJ-1078-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/zhaoalexhuang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=zcKnN6sAAAAJ&amp;hl=fr&amp;authuser=3&amp;oi=ao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Zhao_Alexandre_Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/search/index/q/*/authIdHal_s/zhao-alexandre-huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2020PESC2022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/membre/desmoulins-lucile/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/membre/david-amos/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfsic.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isanet.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acfas.ca/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://china-africa.ssrc.org/caac-research-network/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natcom.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chinesecommunicationstudies.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.ucpress.edu/as/pages/About" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijoc.org/index.php/ijoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/action/journalInformation?show=editorialBoard&amp;journalCode=fdps20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/journal/41254" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/11366" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/action/journalInformation?journalCode=hstc20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/11135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jceasia.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/general/custom.asp?page=ICA21CFP" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/page/2019Conference" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bobcatsss2020.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pairault.fr/sinaf/index.php/seminaire/presences-chinoises-en-afrique-et-en-amerique-latine-2020-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ptLW6o5AnDY" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sookmyung.ac.kr/bbs/gsis/380/106323/artclView.do" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignements-2019.ehess.fr/2019/ue/1476/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apnews.com/article/asia-pacific-china-europe-middle-east-government-and-politics-62b13895aa6665ae4d887dcc8d196dfc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france24.com/en/live-news/20210405-china-s-wolf-warrior-diplomats-howl-at-xinjiang-critics" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scmp.com/news/china/diplomacy/article/3116038/wolf-warriors-west-how-chinas-diplomats-are-taking-twitter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesechos.fr/weekend/business-story/la-chine-un-geant-a-la-conquete-du-monde-1257626" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francetvinfo.fr/sante/maladie/coronavirus/vrai-ou-fake-quand-les-autorites-chinoises-relaient-des-theories-complotistes_3953333.html?fbclid=IwAR15c7II2eWD5tVgxpip72GZmITCgTPshSMdYlHNfR2K-8tdOdIKP8wmBjc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://supchina.com/2020/04/29/the-contradictions-of-chinese-diplomacy/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfa.org/mandarin/zhuanlan/baodaozheshijian/mrpt-04282020090233.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www3.nhk.or.jp/news/special/presidential-election_2020/coronavirus/article/coronavirus_06.html?utm_int=news_contents_special_004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www3.nhk.or.jp/news/html/20200417/k10012392301000.html?utm_int=news-ranking_access_list-items_017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfa.org/mandarin/yataibaodao/junshiwaijiao/jt-04062020111741.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rfi.my/5h7z.T" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economist.com/china/2020/02/20/china-finds-a-use-abroad-for-twitter-a-medium-it-fears-at-home" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refdocsic.org/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hui Christine Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Alexandre Huang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Lin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473251316596" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Hobbs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pubrev.2025.102594" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Astarita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/156nt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Meng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.70038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiyuan Tian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051251358526" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512786.2023.2239228" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-024-00324-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23045/jpd.2024.4.1.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siling Dong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23045/jpd.2024.4.1.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hardy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0253" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Hardy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwen Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifei Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14191" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03573171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zaharna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473221078619" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCOM-04-2022-0042" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03851123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Manor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473221138401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-021-00241-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03573183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10507" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201434v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-021-00246-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324086v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01292986.2020.1725075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418990v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arifon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zyw Yue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6212" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169217v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatong Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168172v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.081.0045" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128938v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128947v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942061v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudong Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Tang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02347193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307485v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307493v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307563v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307546v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zheng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zyw Melo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307531v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474830v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781036236724.n12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufang, Leah Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130156v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319640.00039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803926568.00017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Arceneaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780192859198.013.13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Manfredi-S&#225;nchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031109706" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10971-3_19" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807329256-les-fondamentaux-de-la-communication" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910002v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54552-9_8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196747v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291458v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/S2398-391420190000004006/full/html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2398-391420190000004006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03472231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>