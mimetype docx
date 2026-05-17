--- v1 (2026-04-19)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zhao Alexandre HUANG </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Porteur du projet ANR-RGC (Projet franco-hongkongais) :&amp;quot;PubDiplo - Transformation de la diplomatie publique et de la gestion de la réputation entre la France et la Chine à l’ère numérique : évolutions politiques, stratégies de communication et analyse des impacts&amp;quot;, 2026-2030 (ANR-25-CE41-4061/RGC-A-HKBU203/25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zhao-alexandre-huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1284-0862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253646812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAJ-1078-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'Information et de la Communication (Associate Professor of Communication) - Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Président des Relations Internationales - Société Française des Sciences de l'Information et de la Communication (SFSIC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**IFIS - Institut Francilien d'Ingénierie des Services ** - Département Information, Communication, Intelligence Économique / 6-8, Cours du Danube (bât. Erasme), 77700 SERRIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> @ZhaoAlexHuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google Scholar: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearchGate: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@Zhao_Alexandre_Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCID :</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-1284-0862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">idHAL : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zhao-alexandre-huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir le soft power et la diplomatie publique à la chinoise : analyse communicationnelle de l’Institut Confucius de l’Université de Nairobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serving Soft Power and Public Diplomacy with Chinese Characteristics: A Communication Analysis of the Confucius Institute at the University of Nairobi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membres du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Olivier Galibert (Président), Dominique Bessières (Rapporteur), Gilles Rouet (Rapporteur), Séverine Arsène (Examinatrice), Alina Elina Dolea (Examinatrice), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins (Co-directrice)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David (Directeur)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse soutenue le 16 novembre 2020 à Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche développés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplomatie publique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">soft power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">storytelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et stratégies d’engagement communicationnel dans les processus de communication internationale ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digitalisation des pratiques de la diplomatie publique et de la communication publique ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication numérique et enjeux numériques des institutions diplomatiques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplomatie, censure et gouvernance numérique et propagande en Chine ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication stratégique et relations publiques : relation interpersonnelle dans le processus de la communication organisationnelle et de la communication socio-médiatique ; analyse des stratégies du management relationnel par le biais de la communication interpersonnelle et l’interactivité socio-médiatique ; étude des récits numériques et des stratégies de narration dans le processus de la médiatisation des politiques étrangères chinoises ; affects numériques ; internationalisation des musées français.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ethnographie organisationnelle ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Netnographie ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des langages à l’appui des outils d’étude discursive : analyse des tonalités, analyse sémio-discursive, analyse des dispositifs socio-numériques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude qualitative des discours (rhétoriques ; énonciations ; typologies des contenus) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conduction et analyse statistiques des enquêtes ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sensibilisation aux préoccupations éthiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix/Bourse/Fellowship/Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">USC-SIF Southeast Asia Research Fellow - Center on Public Diplomacy, University of Southern Califonia, USA. (Research Project: Exploring Digital Public Diplomacy Strategy related to the South China Sea Issue between China and ASEAN, 2023-2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 Ewha Global Fellow (EGF) - Ewha Womans University, South Korea.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur français du projet « La diplomatie publique numérique entre la Belgique et la Chine à l’ère postpandémique », projet en collaboration avec l’équipe de recherche AI and communication de l’université baptiste de Hong Kong et subventionné par le financement PHC franco-hongkongais (PROCORE, 6400€ en France, 15 000€ à Hong Kong) - 2024-2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR PRC DIGISOV (dir. B. LoveLuck), responsable pour la tâche « La poussée normative de la Chine pour le contrôle étatique des contenus en ligne et son influence 2024–2027.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet de recherche sur la diplomate d’influence chinoise et la diaspora. Projet subventionné par le programme Blåtand/IFD Sciences (Belgique/Danemark) - 2024-2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Investigateur du projet Mapping the Soft-power Influence Strategies of France, Australia, and China in the Indo-Pacific (Projet financé par le programme du Partenariat Hubert Curien franco-australien (FASIC), conjointement mise en œuvre et soutenu en France par le ministère de l’Europe et des Affaires étrangères (MEAE) et le ministère de l'Enseignement supérieur et de la Recherche (MESR), et en Australie par les partenaires académiques et institutionnels; Financement: 8000€) - 2022-2024.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, société savante en Sciences de l'Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant-Ingénieur du projet international de recherche &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silkologies Initiatives</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> - Culture et Communication - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;, projet interdisciplinaire dirigé par Pr. Daniel Raichvarg.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. The ICA is the premier academic association for scholars engaged in the study, teaching, and application of all aspects of human and mediated communication internationally.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">*&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Chair</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot; for the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy Interest Group</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> of International Communication Association (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, **International Studies Association.**The International Studies Association (ISA) is a professional association for scholars, practitioners and graduate students in the field of international studies.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone pour le savoir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L'Acfas est un organisme non-lucratif qui a pour mission de promouvoir la recherche et l’innovation ainsi que la culture scientifique dans l’espace francophone, en contribuant à la diffusion et à la valorisation des connaissances et de l’approche scientifique, en vue d'améliorer la qualité de la vie en société.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA/AC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chinese in Africa/Africans in China (CA/AC) Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the CA/AC is the only independent and international China-Africa platform for insightful knowledge-sharing.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, **National Communication Association.**The National Communication Association (NCA) is a Washington-based not-for-profit academic association that advances Communication as the discipline that studies all forms, modes, media, and consequences of communication through humanistic, social scientific, and aesthetic inquiry.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, **The Association of Chinese Communication Studies.**The ACCS is officially affiliated with the NCA and a not-for-profit academic association that promotes the study of Chinese communication behaviors.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste en réseaux sociaux et gouvernance médiatique chinoise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journaliste Freelance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres services de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian Survey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 0004-4687, University of California Press)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S****SCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">])</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Communication (IJoC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1932-8036, USC Annenberg Press)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S****SCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]; revue qualifiante du domaine Sciences de l'Information et de la Communication reconnue par le CNU, la SFSIC et la CPDirSic)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomacy & Statecraft</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 0959-2296, Taylor & Francis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1751-8040, Palgrave)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Sources Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Political Science Review</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 2365-4244, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Sources Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Strategic Communication</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1553-118X, Taylor & Francis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality &Quantity - International Journal of Methodology</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1573-7845, Springer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Eastern Asia</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 2383-9449, WATEF/Yeungnam University, South Korea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour le </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 ICA Congress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy Interest Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour le </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019 ICA Congress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy Interest Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour le colloque international </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOBCATSSS 2020 Paris</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires & Workshop</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'EHESS pour le séminaire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences chinoises en Afrique et en Amérique latine (Édition 2020-2021)</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;: La diplomatie publique chinoise en Afrique à travers les Instituts Confucius,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">06/01/2021 09h-12h</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vidéoconférence, 105 bd Raspail 75006 Paris. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrement du séminaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au**</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th Colloquium on Public Diplomacy Colloquium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">**. Ewha Womans University, Seoul, South Korea, March 7, 2020: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confucius Institute in China's international uncertainty management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'EHESS pour le séminaire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine contemporaine: l'apport des sciences sociales - La Chine contemporain vue depuis son extérieur : &amp;quot;présences chinoises &amp;quot; hors pays</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (Édition 2019-2020)&amp;quot;: La diplomatie publique chinoise et l'Institut Confucius en Afrique - une étude de cas à Nairobi,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">26/11/2019 15h-17h</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">salle 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105 bd Raspail 75006 Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de cours à l'Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Perspectives internationales sur les relations publiques et le community management&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 14h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Dispositif d'Intelligence économique, renseignement et guerre économique&amp;quot; (M2 ISART Intelligence Stratégique, Analyse des Risques et Territoires; 5h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Sociologie des organisations&amp;quot; (M1 Intelligence Économique, Information, Communication; 10h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Stratégies de présence numérique sur les médias sociaux&amp;quot; (M1 Intelligence Économique, Information, Communication; 21h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Communication institutionnelle&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 7h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Rédaction d'un mini-mémoire ou d'un article: méthodologie bibliographique&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 3,5h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Méthodologies d'enquête quantitatives et qualitatives&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 21h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Approche comparée des lobbyings nationaux et européens&amp;quot;(M2 ILMS Influence, Lobbying, Médias Sociaux; 7h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Gestion et accompagnement de projet&amp;quot; (M1 Intelligence Économique, Information, Communication; 21h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Communication touristique&amp;quot; (L3 LEA parcours Tourisme; 10h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Intelligence économique en Chine&amp;quot; (Licence Pro Gestion des achats et des approvisionnements; 7h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux scientifiques cités par les médias</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11/05/2021: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Press (AP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Army of fake fans boosts China's messaging on Twitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">». Analyse sur la stratégie &amp;quot;intermestique&amp;quot; mise en oeuvre par les diplomates chinois dans leur communication paradiplomatique dans les médias sociaux (Weibo et Twitter).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">05/04/2021: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFP/FRANCE 24,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's &amp;quot;wolf warrior&amp;quot; diplomats howl at Xinjiang critics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">». Analyse sur les stratégies du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">storytelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des diplomates chinois pendant la période géopolitique d'incertitude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">28/12/2020: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">South China Morning Post</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*,*« </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Warriors in the West: how China’s diplomats are taking to Twitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">». Analyse sur les stratégies de la diplomatie du &amp;quot;loup combattant&amp;quot; du gouvernement chinois.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21/10/2020: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*,*« </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine, un géant à la conquête du monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ». Intervention sur les stratégies actuelles de la diplomatie publique chinoise en ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">06/05/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FranceInfo / France 2 « Télématin »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> émission « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrai ou Fake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », « </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’ambassade de Chine en France fait de la désinformation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Intervention sur l’analyse de la politique de communication offensive de Pékin envers les publics étrangers dans les médias sociaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SupChina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contradictions of Chinese diplomacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Intervention sur l’analyse de la stratégie communicationnelle mise en oeuvre par les diplomates chinois sur Twitter.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">28/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Free Asia (RFA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition chinoise. « </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding China’s external propaganda strategy by analyzing Beijing’s diplomatic tweets (cong zhong guo wai jiao bu tui wen jie du da wai xuan bu ju)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ». Intervention sur l’analyse des stratégies chinoises de la propagande chinoise pendant la pandémie de Covid-19.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">24/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NHK,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition japonaise. « </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">アメリカと中国 パンデミック下の暗闘②</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [Le combat sombre derrière les pandémies américaines et chinoises, chapitre 2] ». Interview sur les stratégies de mise en œuvre des rhétoriques diplomatiques de la Chine dans sa lutte contre le COVID-19 et les critiques issues des États-Unis.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">17/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NHK,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition japonaise. « </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">アメリカと中国 パンデミック下の暗闘</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[Le combat sombre derrière les pandémies américaines et chinoises] ». Interview sur les stratégies socio-médiatiques des services diplomatiques chinois pendant la pandémie de Covid-19. Lien vers article :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">07/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Free Asia (RFA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition chinoise. « </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why did an American boy burst into the Chinese social network?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“mei guo xiao ge” wei he bao hong zhong guo wang luo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) ». Intervention sur l’analyse des stratégies chinoises de la diplomatie publique à l’ère de la pandémie de Covid-19.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">04/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio France Internationale (RFI),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition chinoise. Intervention sur</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> les rhétoriques politiques chinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dans le domaine diplomatique dans le cadre de la gestion de la crise sanitaire relative au Covid-19.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">20/02/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">February 22nd-28th, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.46. « </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomatic Rhetoric : Discovering Twitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités associatives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Président et co-fondateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'association </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RéFDocSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Francilien des Doctorants et Docteurs en Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, premier réseau pour les jeunes chercheurs en Sciences de l'Information et de la Communication d'île-de-France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services administratifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du colloque </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silkologies Initiative 2019-2022:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silk Roads/Smart Territories,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison des Sciences de l'Homme de Paris-Nord. Les 4, et 5 novembre 2019, le 18 décembre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la conférence internationale &amp;quot;Data Value Chain in Science & Territories 2019&amp;quot;, Université Paris-Est Marne-la-Vallée, les 14 et 15 mars 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'atelier &amp;quot; La Route de la Soie : terrain de recherche pour la circulation des savoirs et des données&amp;quot; dans le cadre du colloque &amp;quot;Data Value Chain in Science & Territories 2019&amp;quot; (avec Daniel Raichvarg et Mylène Hardy).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du colloque &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ICA Blue Sky Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Methodological Quality Beyond Boundaries: Expanding the Robustness of Existing Approaches and Pioneering New Ways Forward in International Research&amp;quot;: 28/05/2019 11h-12h15, Tenleytown West, Washington Hilton, First Floor, Washington D.C., États-Unis (avec Lindsey Bier [USC Marshall School of Business],Phillip C. Arceneaux [University of Florida], et Jerome Chariatte [University of Fribourg]).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating crossroads: Change, trust, and transformation in communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Hui Christine Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473251316596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling and grand strategy in public diplomacy: A case study of the speeches of president Xi Jinping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Relations Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (4), pp.102594. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pubrev.2025.102594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie numérique de la Chine en Italie : vers une défense « amicale » du récit dominant de Pékin sur la coopération sino-italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Astarita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (96), pp.287-292. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/156nt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's Strategic Approach to Tech Diplomacy in a Time of Global Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Meng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-5899.70038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China Defenders From Abroad: Exploring Pro-China Foreign Political Influencers on X/Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leiyuan Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (3), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20563051251358526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Closer Relationships Increase Content Similarity? Assessing Transnational Agenda-Setting Influence of Chinese Media on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.1380-1399. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17512786.2023.2239228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology, AI bias, and the risks of current digital public diplomacy practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41254-024-00324-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Diplomacy in French Scholarship: Exploratory Analysis of an Emerging Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.112-128. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23045/jpd.2024.4.1.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie des diasporas chinoises sur WeChat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (94), pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Global Perspective to a Chinese Perspective: A Comprehensive Analysis of Chinese Research Articles on Public Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siling Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.51-72. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23045/jpd.2024.4.1.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversations de pandas sur Twitter : un instrument « adorable » des médias chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 40, pp.253-273. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.040.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de l’organisationalité dans la diplomatie publique en réseau. Le cas de la diplomatie culturelle française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.131-154. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Wolf Warrior Strategy in China’s Digital Public Diplomacy during the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xifei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Penser les processus de plateformisation de la culture en direction des jeunes, 26, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut Confucius et la diplomatie publique chinoise en Afrique : un organe de propagande déguisée en ONG ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.60-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting public diplomacy in a postpandemic world: The need for a humanity-centered communication logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Zaharna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.205704732210786. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473221078619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intermestic approach to China's public diplomacy: a case study of Beijing's COVID-19 communication in the early stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCOM-04-2022-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of public diplomacy: Concepts, trends, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Manor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.205704732211384. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473221138401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Wolf Warrior” and China’s digital public diplomacy during the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41254-021-00241-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication façon loup combattant : une stratégie d’influence de l’ambassade de Chine en France à l’ère de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.95-111. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring China’s Digitalization of Public Diplomacy on Weibo and Twitter: A Case Study of the U.S.–China Trade War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2021), pp.1912-1939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">从宣传到关系管理：对公共外交概念化过程的反思</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中国传媒报告 [Zhōngguó chuánméi bàogào = China media report]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical–discursive analytical method for studying the formulation of public diplomacy institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41254-021-00246-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une diplomatie publique française des musées en Chine ? La sinisation numérique des stratégies communicationnelles du Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3A, pp.71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Panda engagement’ in China’s digital public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (02), pp.118-140. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01292986.2020.1725075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Guanxi @ChineAfrique : la mobilisation des relations interpersonnelles dans la diplomatie publique chinoise à l’heure de numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418990v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Chinese and European Discourses regarding the “Belt and Road Initiative”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zyw Yue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.6212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Network to “Tell China Stories Well”: Chinese Diplomatic Communication Strategies on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.2984 - 3007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication stratégique des musées français sur le réseau social Weibo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiatong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02348033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier le chinois et fêter le Chun Jie à Nairobi : les Instituts Confucius au service de la diplomatie publique et du soft power chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.39-59. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.4017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie publique chinoise sur Twitter : la fabrique d’une polyphonie harmonieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (81), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.081.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of China’s Understanding and Strategies of “Tech Diplomacy” in the Time of Global Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sovereignty, Autonomy, Technology - New debates on Diplomacy in the Digital Age - ISA 66th Annual Convention: Reconnecting International Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Studies Association, Mar 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food communication and Place Branding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Communication - Emerging International Dynamics and Research Trends; 75th Conference of International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, Jun 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Diaspora as a Target of United Front Work: How WeChat Shapes Political and Social Reality in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complicating Diaspora Diplomacy: Disruption, Dissent, Contestation and Emotions - 75th Conference of International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association,, Jun 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing the Digitalization of Public Diplomacy from Social and Communicative Constructivist Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Studying Public Diplomacy, 75th Conference of International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, Jun 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing Wolf Warrior Public Diplomacy: A Renewal or an Innovation of China’s Foreign Propaganda?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Studies Association (ISA) Convention: SC48 - Public Diplomacy: Research and Reflections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s digital public diplomacy during three months of the Russia-Ukraine war: Peaceful ambassador, neutral mediator, or anti-war fighter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Studies Association (ISA) Convention: TC34: Information and Disinformation: China, Russia, Ukraine and others</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montreal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des stratégies d’influence de l’ambassade de Chine en France à l’ère de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Big Data »: Influence, manipulation et micro-ciblage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'école des managers de la communication - Université Catholique de Lille (ISTC); Université du Québec à Montréal, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Panda to Wolf Warrior: Exploring the Emotional Transformation of China’s Public Diplomacy Strategies in the (Post-)Covid-19 Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Communication Association (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Warrior Strategy and China’s Covid-19 Digital Public Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Studies Association Convention: SC07 – Public Diplomacy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Studies Association, Mar 2022, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring China’s digital public diplomacy in Africa in the time of Pandemic: Building a China-Africa global community of health for all?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xifei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Post conference Digital Health Communication : Issues and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CIMEOS; Université Bourgogne Franche-Comté; Société française des sciences de l'information et de la communication; International Communication Association (ICA), May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s Online Vaccination-Themed Communication Narrative Strategy in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Communication Association (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s “intermestic” public diplomacy on social media during the US-China trade war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies Association 2021 Annual Convention - WF41: Comparative Public Diplomacy; Diverse Identities Engaging Internationally</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online - Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Network and Creating a Polyphonic Illusion : China’s Public Diplomacy Strategy in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy in Asia 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USC Center on Public Diplomacy; Singapore International Foundation, Jun 2021, Online, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confucius Institutes and China’s public diplomacy: Chinese-style network synergy and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Communication Association (ICA) Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready to face the friendemy?” French think tankers embedded in China’s soft power strategies and diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Pan-European Conference on International Relations : The Power Politics of Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European International Studies Association (EISA), Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the China’s conceptualization of Public Diplomacy: a historical institutionalism approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies Association 2021 Annual Convention - WC18: Methods and Methodologies in Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online - Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling China stories to conceptualize a common “dream”: How does China use Twitter to communicate with African people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies Association 2021 Annual Convention - FC25 - China : Quo Vadis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online - Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panda Network&amp;quot;: Interweaving the network and emotion strategies in China's digital public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 106th Annual Convention: "Communication at the Crossroads - Public Diplomacy at Crossroad: Theoretical &amp; Empirical Approaches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diplomatie du peuple à la diplomatie publique : les pratiques chinoises du wai xuan de Mao à Xi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silkologies Initiative - Silk Roads/Smart Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02347193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic contents and monophonic core: Comparing Chinese diplomatic Twitter accounts in Ottawa and Brussels for public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th ICA Pre-Conference : Voice and Voices - Exploring tensions between plurivocity and univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an African engagement ? China’s global communication on Beijing Summit of the Forum of China-Africa Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Power, Ethics, Interests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s renewal public diplomacy strategies in its “Major-Country” Diplomacy practice: a case study in Confucius Institute in Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th ICA Preconference: Emerging Research and Trends in Public Diplomacy and Nation Branding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the social dimension of the relationship in China’s public diplomacy practice: toward a global engagement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th EUPRERA Annual Ph.D. Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic contents and monophonic core - Comparing Chinese diplomatic Twitter accounts in Ottawa and Brussels for use for public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA preconference Voice and voices: Exploring tensions between plurivocity and univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Official and unofficial discourses on China's &amp;quot;Belt and Road Initiative&amp;quot; Comparing Chinese and European conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zyw Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th Annual ICA Preconference : Conceptualizing the New Silk Roads as Communication: Towards a New International Order?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panda seems like a new “cat” : China’s digital panda public diplomacy on Twitter: affective sign, image promotion, and the permanent Chinese diplomat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA 2018 Congress: Big Ideas ! - Challenging Public Relations Research and Practice - Social media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Second-Track Diplomacy of French IR and Security Studies Think Tankers: Insights on Minor Players of Transnational Mediations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plural Diplomacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Matej Bel, LAREQUOI, EuropaNova, Oct 2017, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie parallèle des think tanks français internationalistes : les propriétés capacitantes de l’hybridité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS - 432, Entre marché, état et société civile : Explorer la nature paradoxale des organisations hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s government and companies’ strategic communications and grass-roots lobbying strategies in Africa in the digital age: a case study on China’s Confucius Institutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th EUPRERA Ph.D. Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrelacement des figures du public chinois des musées français présents sur les médias sociaux chinois : entre diplomatie culturelle et communication stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiatong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème édition du colloque Management des Technologie Organisationnelles MTO’ 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an innovative strategy in China’s social media: French museums’ “smart move” on strategic communication in French public diplomacy in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Annual Conference of PRSC (Public Relations Society of China)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau des formes de la diplomatie et du lobbying de la Chine en Afrique à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC - Doctoriales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@China vs. @ASEAN on X: Their Digital Mediated Diplomacy Involving the #SouthChinaSea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Figueroa Press, 72p., 2024, 978-0-18-003514-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panda as the flagship of China’s digital diplomacy: Rethinking the intersection of network and emotional narrative strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jian Xu, Shaohua Guo, Weiyu Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Handbook of Chinese Digital Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, Inc., pp.160-182, 2026, 9781036237820. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781036236724.n12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China–Africa Relations: Intention, Aspiration, and a shared Future through the means of Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiufang, Leah Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Sullivan, Tobias Ross, Angela Lewis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global China and the Global Game in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.31-50, 2025, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign policy and place branding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of City and Place Branding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.135-138, 2025, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035319640.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sean Aday. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.93-106, 2025, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803926568.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Challenges in the Digitalization of Public Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Arceneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Digital Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press, pp.232-249, 2024, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780192859198.013.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disinformation and Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Manfredi-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Webster Hare; Juan Luis Manfredi-Sánchez; Kenneth Weisbrode. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Diplomatic Reform and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.377-398, 2023, Studies in Diplomacy and International Relations, 978-3-031-10970-6. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10971-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut Confucius dans le cadre du FOCAC : une stratégie d’institutionnalisation à la chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les influences chinoises en Afrique. 1. Les outils politiques et diplomatiques du “grand pays en développement”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRI - Institut Français des Relations Internationales, pp.17-22, 2021, Etudes de l'Ifri, 979-10-373-0443-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence à l'ère numérique : méthodes et stratégies classiques et innovantes de lobbying et de plaidoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Guillot; Sarah Benmoyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la communication:Pratiques et métiers en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 221-238, 2021, Les fondamentaux de la communication : pratiques et métiers en évolution, 9782807329256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's Public Diplomacy and Confucius Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy and the Politics of Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54552-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication publique et d'intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Guillot; Sarah Benmoyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la communication : pratiques et métiers en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-220, 2021, 9782807329256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New ‘Cat’ of the Internet: China’s Panda Diplomacy on Twitter ☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Ideas in Public Relations Research and Practice (Advances in Public Relations and Communication Management, Vol. 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-85, 2019, Advances in Public Relations and Communication Management, 978-1-83867-508-0. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S2398-391420190000004006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir le soft power et la diplomatie publique à la chinoise : analyse communicationnelle de l’Institut Confucius de l’Université de Nairobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Est, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03472231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zhao Alexandre HUANG </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Porteur du projet ANR-RGC (Projet franco-hongkongais) :&amp;quot;PubDiplo - Transformation de la diplomatie publique et de la gestion de la réputation entre la France et la Chine à l’ère numérique : évolutions politiques, stratégies de communication et analyse des impacts&amp;quot;, 2026-2030 (ANR-25-CE41-4061/RGC-A-HKBU203/25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zhao-alexandre-huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1284-0862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253646812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAJ-1078-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR en Sciences de l'Information et de la Communication (Associate Professor of Communication) - Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Président des Relations Internationales - Société Française des Sciences de l'Information et de la Communication (SFSIC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**IFIS - Institut Francilien d'Ingénierie des Services ** - Département Information, Communication, Intelligence Économique / 6-8, Cours du Danube (bât. Erasme), 77700 SERRIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> @ZhaoAlexHuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google Scholar: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearchGate: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@Zhao_Alexandre_Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCID :</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-1284-0862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">idHAL : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zhao-alexandre-huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir le soft power et la diplomatie publique à la chinoise : analyse communicationnelle de l’Institut Confucius de l’Université de Nairobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serving Soft Power and Public Diplomacy with Chinese Characteristics: A Communication Analysis of the Confucius Institute at the University of Nairobi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membres du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Olivier Galibert (Président), Dominique Bessières (Rapporteur), Gilles Rouet (Rapporteur), Séverine Arsène (Examinatrice), Alina Elina Dolea (Examinatrice), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins (Co-directrice)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David (Directeur)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse soutenue le 16 novembre 2020 à Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche développés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplomatie publique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">soft power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">storytelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et stratégies d’engagement communicationnel dans les processus de communication internationale ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digitalisation des pratiques de la diplomatie publique et de la communication publique ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication numérique et enjeux numériques des institutions diplomatiques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplomatie, censure et gouvernance numérique et propagande en Chine ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication stratégique et relations publiques : relation interpersonnelle dans le processus de la communication organisationnelle et de la communication socio-médiatique ; analyse des stratégies du management relationnel par le biais de la communication interpersonnelle et l’interactivité socio-médiatique ; étude des récits numériques et des stratégies de narration dans le processus de la médiatisation des politiques étrangères chinoises ; affects numériques ; internationalisation des musées français.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ethnographie organisationnelle ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Netnographie ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des langages à l’appui des outils d’étude discursive : analyse des tonalités, analyse sémio-discursive, analyse des dispositifs socio-numériques ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude qualitative des discours (rhétoriques ; énonciations ; typologies des contenus) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conduction et analyse statistiques des enquêtes ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sensibilisation aux préoccupations éthiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix/Bourse/Fellowship/Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">USC-SIF Southeast Asia Research Fellow - Center on Public Diplomacy, University of Southern Califonia, USA. (Research Project: Exploring Digital Public Diplomacy Strategy related to the South China Sea Issue between China and ASEAN, 2023-2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 Ewha Global Fellow (EGF) - Ewha Womans University, South Korea.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur français du projet « La diplomatie publique numérique entre la Belgique et la Chine à l’ère postpandémique », projet en collaboration avec l’équipe de recherche AI and communication de l’université baptiste de Hong Kong et subventionné par le financement PHC franco-hongkongais (PROCORE, 6400€ en France, 15 000€ à Hong Kong) - 2024-2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet ANR PRC DIGISOV (dir. B. LoveLuck), responsable pour la tâche « La poussée normative de la Chine pour le contrôle étatique des contenus en ligne et son influence 2024–2027.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet de recherche sur la diplomate d’influence chinoise et la diaspora. Projet subventionné par le programme Blåtand/IFD Sciences (Belgique/Danemark) - 2024-2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Investigateur du projet Mapping the Soft-power Influence Strategies of France, Australia, and China in the Indo-Pacific (Projet financé par le programme du Partenariat Hubert Curien franco-australien (FASIC), conjointement mise en œuvre et soutenu en France par le ministère de l’Europe et des Affaires étrangères (MEAE) et le ministère de l'Enseignement supérieur et de la Recherche (MESR), et en Australie par les partenaires académiques et institutionnels; Financement: 8000€) - 2022-2024.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, société savante en Sciences de l'Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant-Ingénieur du projet international de recherche &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silkologies Initiatives</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> - Culture et Communication - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;, projet interdisciplinaire dirigé par Pr. Daniel Raichvarg.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. The ICA is the premier academic association for scholars engaged in the study, teaching, and application of all aspects of human and mediated communication internationally.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">*&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-Chair</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot; for the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy Interest Group</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> of International Communication Association (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, **International Studies Association.**The International Studies Association (ISA) is a professional association for scholars, practitioners and graduate students in the field of international studies.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association francophone pour le savoir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L'Acfas est un organisme non-lucratif qui a pour mission de promouvoir la recherche et l’innovation ainsi que la culture scientifique dans l’espace francophone, en contribuant à la diffusion et à la valorisation des connaissances et de l’approche scientifique, en vue d'améliorer la qualité de la vie en société.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA/AC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chinese in Africa/Africans in China (CA/AC) Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the CA/AC is the only independent and international China-Africa platform for insightful knowledge-sharing.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, **National Communication Association.**The National Communication Association (NCA) is a Washington-based not-for-profit academic association that advances Communication as the discipline that studies all forms, modes, media, and consequences of communication through humanistic, social scientific, and aesthetic inquiry.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, **The Association of Chinese Communication Studies.**The ACCS is officially affiliated with the NCA and a not-for-profit academic association that promotes the study of Chinese communication behaviors.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste en réseaux sociaux et gouvernance médiatique chinoise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journaliste Freelance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres services de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian Survey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 0004-4687, University of California Press)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S****SCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">])</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Communication (IJoC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1932-8036, USC Annenberg Press)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S****SCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]; revue qualifiante du domaine Sciences de l'Information et de la Communication reconnue par le CNU, la SFSIC et la CPDirSic)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomacy & Statecraft</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 0959-2296, Taylor & Francis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1751-8040, Palgrave)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Sources Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Political Science Review</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 2365-4244, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Revue scientifique classée dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Sources Citation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">]).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Strategic Communication</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1553-118X, Taylor & Francis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality &Quantity - International Journal of Methodology</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 1573-7845, Springer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la revue &amp;quot;</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Eastern Asia</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ISSN: 2383-9449, WATEF/Yeungnam University, South Korea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour le </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 ICA Congress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy Interest Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour le </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019 ICA Congress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy Interest Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour le colloque international </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOBCATSSS 2020 Paris</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires & Workshop</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'EHESS pour le séminaire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences chinoises en Afrique et en Amérique latine (Édition 2020-2021)</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;: La diplomatie publique chinoise en Afrique à travers les Instituts Confucius,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">06/01/2021 09h-12h</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vidéoconférence, 105 bd Raspail 75006 Paris. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrement du séminaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au**</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th Colloquium on Public Diplomacy Colloquium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">**. Ewha Womans University, Seoul, South Korea, March 7, 2020: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confucius Institute in China's international uncertainty management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'EHESS pour le séminaire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine contemporaine: l'apport des sciences sociales - La Chine contemporain vue depuis son extérieur : &amp;quot;présences chinoises &amp;quot; hors pays</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (Édition 2019-2020)&amp;quot;: La diplomatie publique chinoise et l'Institut Confucius en Afrique - une étude de cas à Nairobi,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">26/11/2019 15h-17h</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">salle 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105 bd Raspail 75006 Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de cours à l'Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Perspectives internationales sur les relations publiques et le community management&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 14h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Dispositif d'Intelligence économique, renseignement et guerre économique&amp;quot; (M2 ISART Intelligence Stratégique, Analyse des Risques et Territoires; 5h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Sociologie des organisations&amp;quot; (M1 Intelligence Économique, Information, Communication; 10h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM/TD: &amp;quot;Stratégies de présence numérique sur les médias sociaux&amp;quot; (M1 Intelligence Économique, Information, Communication; 21h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Communication institutionnelle&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 7h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Rédaction d'un mini-mémoire ou d'un article: méthodologie bibliographique&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 3,5h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Méthodologies d'enquête quantitatives et qualitatives&amp;quot; (M2 ILMS Influence, Lobbying, Médias Sociaux; 21h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Approche comparée des lobbyings nationaux et européens&amp;quot;(M2 ILMS Influence, Lobbying, Médias Sociaux; 7h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Gestion et accompagnement de projet&amp;quot; (M1 Intelligence Économique, Information, Communication; 21h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Communication touristique&amp;quot; (L3 LEA parcours Tourisme; 10h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD: &amp;quot;Intelligence économique en Chine&amp;quot; (Licence Pro Gestion des achats et des approvisionnements; 7h)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux scientifiques cités par les médias</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11/05/2021: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Press (AP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Army of fake fans boosts China's messaging on Twitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">». Analyse sur la stratégie &amp;quot;intermestique&amp;quot; mise en oeuvre par les diplomates chinois dans leur communication paradiplomatique dans les médias sociaux (Weibo et Twitter).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">05/04/2021: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFP/FRANCE 24,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's &amp;quot;wolf warrior&amp;quot; diplomats howl at Xinjiang critics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">». Analyse sur les stratégies du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">storytelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des diplomates chinois pendant la période géopolitique d'incertitude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">28/12/2020: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">South China Morning Post</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*,*« </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Warriors in the West: how China’s diplomats are taking to Twitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">». Analyse sur les stratégies de la diplomatie du &amp;quot;loup combattant&amp;quot; du gouvernement chinois.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">21/10/2020: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*,*« </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine, un géant à la conquête du monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ». Intervention sur les stratégies actuelles de la diplomatie publique chinoise en ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">06/05/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FranceInfo / France 2 « Télématin »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> émission « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrai ou Fake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », « </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’ambassade de Chine en France fait de la désinformation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Intervention sur l’analyse de la politique de communication offensive de Pékin envers les publics étrangers dans les médias sociaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SupChina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contradictions of Chinese diplomacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Intervention sur l’analyse de la stratégie communicationnelle mise en oeuvre par les diplomates chinois sur Twitter.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">28/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Free Asia (RFA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition chinoise. « </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding China’s external propaganda strategy by analyzing Beijing’s diplomatic tweets (cong zhong guo wai jiao bu tui wen jie du da wai xuan bu ju)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ». Intervention sur l’analyse des stratégies chinoises de la propagande chinoise pendant la pandémie de Covid-19.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">24/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NHK,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition japonaise. « </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">アメリカと中国 パンデミック下の暗闘②</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [Le combat sombre derrière les pandémies américaines et chinoises, chapitre 2] ». Interview sur les stratégies de mise en œuvre des rhétoriques diplomatiques de la Chine dans sa lutte contre le COVID-19 et les critiques issues des États-Unis.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">17/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NHK,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition japonaise. « </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">アメリカと中国 パンデミック下の暗闘</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">[Le combat sombre derrière les pandémies américaines et chinoises] ». Interview sur les stratégies socio-médiatiques des services diplomatiques chinois pendant la pandémie de Covid-19. Lien vers article :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">07/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Free Asia (RFA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition chinoise. « </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why did an American boy burst into the Chinese social network?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“mei guo xiao ge” wei he bao hong zhong guo wang luo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) ». Intervention sur l’analyse des stratégies chinoises de la diplomatie publique à l’ère de la pandémie de Covid-19.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">04/04/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio France Internationale (RFI),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition chinoise. Intervention sur</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> les rhétoriques politiques chinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dans le domaine diplomatique dans le cadre de la gestion de la crise sanitaire relative au Covid-19.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">20/02/2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">February 22nd-28th, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.46. « </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomatic Rhetoric : Discovering Twitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités associatives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Président et co-fondateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'association </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RéFDocSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Francilien des Doctorants et Docteurs en Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, premier réseau pour les jeunes chercheurs en Sciences de l'Information et de la Communication d'île-de-France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services administratifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du colloque </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silkologies Initiative 2019-2022:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silk Roads/Smart Territories,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maison des Sciences de l'Homme de Paris-Nord. Les 4, et 5 novembre 2019, le 18 décembre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la conférence internationale &amp;quot;Data Value Chain in Science & Territories 2019&amp;quot;, Université Paris-Est Marne-la-Vallée, les 14 et 15 mars 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'atelier &amp;quot; La Route de la Soie : terrain de recherche pour la circulation des savoirs et des données&amp;quot; dans le cadre du colloque &amp;quot;Data Value Chain in Science & Territories 2019&amp;quot; (avec Daniel Raichvarg et Mylène Hardy).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du colloque &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ICA Blue Sky Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Methodological Quality Beyond Boundaries: Expanding the Robustness of Existing Approaches and Pioneering New Ways Forward in International Research&amp;quot;: 28/05/2019 11h-12h15, Tenleytown West, Washington Hilton, First Floor, Washington D.C., États-Unis (avec Lindsey Bier [USC Marshall School of Business],Phillip C. Arceneaux [University of Florida], et Jerome Chariatte [University of Fribourg]).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling and grand strategy in public diplomacy: A case study of the speeches of president Xi Jinping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Relations Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (4), pp.102594. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pubrev.2025.102594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie numérique de la Chine en Italie : vers une défense « amicale » du récit dominant de Pékin sur la coopération sino-italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Astarita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (96), pp.287-292. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/156nt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating crossroads: Change, trust, and transformation in communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Hui Christine Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473251316596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's Strategic Approach to Tech Diplomacy in a Time of Global Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Meng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-5899.70038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China Defenders From Abroad: Exploring Pro-China Foreign Political Influencers on X/Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leiyuan Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Media + Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (3), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20563051251358526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Closer Relationships Increase Content Similarity? Assessing Transnational Agenda-Setting Influence of Chinese Media on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.1380-1399. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17512786.2023.2239228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Diplomacy in French Scholarship: Exploratory Analysis of an Emerging Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.112-128. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23045/jpd.2024.4.1.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology, AI bias, and the risks of current digital public diplomacy practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41254-024-00324-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie des diasporas chinoises sur WeChat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (94), pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Global Perspective to a Chinese Perspective: A Comprehensive Analysis of Chinese Research Articles on Public Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siling Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.51-72. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23045/jpd.2024.4.1.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de l’organisationalité dans la diplomatie publique en réseau. Le cas de la diplomatie culturelle française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.131-154. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversations de pandas sur Twitter : un instrument « adorable » des médias chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 40, pp.253-273. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.040.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Wolf Warrior Strategy in China’s Digital Public Diplomacy during the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xifei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Penser les processus de plateformisation de la culture en direction des jeunes, 26, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of public diplomacy: Concepts, trends, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Manor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.205704732211384. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473221138401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut Confucius et la diplomatie publique chinoise en Afrique : un organe de propagande déguisée en ONG ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.60-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting public diplomacy in a postpandemic world: The need for a humanity-centered communication logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Zaharna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.205704732210786. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473221078619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intermestic approach to China's public diplomacy: a case study of Beijing's COVID-19 communication in the early stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCOM-04-2022-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une diplomatie publique française des musées en Chine ? La sinisation numérique des stratégies communicationnelles du Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3A, pp.71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring China’s Digitalization of Public Diplomacy on Weibo and Twitter: A Case Study of the U.S.–China Trade War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2021), pp.1912-1939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Wolf Warrior” and China’s digital public diplomacy during the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41254-021-00241-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication façon loup combattant : une stratégie d’influence de l’ambassade de Chine en France à l’ère de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.95-111. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">从宣传到关系管理：对公共外交概念化过程的反思</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">中国传媒报告 [Zhōngguó chuánméi bàogào = China media report]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical–discursive analytical method for studying the formulation of public diplomacy institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41254-021-00246-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Panda engagement’ in China’s digital public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (02), pp.118-140. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01292986.2020.1725075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Network to “Tell China Stories Well”: Chinese Diplomatic Communication Strategies on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.2984 - 3007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication stratégique des musées français sur le réseau social Weibo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiatong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02348033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Guanxi @ChineAfrique : la mobilisation des relations interpersonnelles dans la diplomatie publique chinoise à l’heure de numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418990v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Chinese and European Discourses regarding the “Belt and Road Initiative”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zyw Yue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.6212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02308981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier le chinois et fêter le Chun Jie à Nairobi : les Instituts Confucius au service de la diplomatie publique et du soft power chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.39-59. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.4017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie publique chinoise sur Twitter : la fabrique d’une polyphonie harmonieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (81), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.081.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food communication and Place Branding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Communication - Emerging International Dynamics and Research Trends; 75th Conference of International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, Jun 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Diaspora as a Target of United Front Work: How WeChat Shapes Political and Social Reality in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complicating Diaspora Diplomacy: Disruption, Dissent, Contestation and Emotions - 75th Conference of International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association,, Jun 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of China’s Understanding and Strategies of “Tech Diplomacy” in the Time of Global Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sovereignty, Autonomy, Technology - New debates on Diplomacy in the Digital Age - ISA 66th Annual Convention: Reconnecting International Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Studies Association, Mar 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing the Digitalization of Public Diplomacy from Social and Communicative Constructivist Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Studying Public Diplomacy, 75th Conference of International Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, Jun 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s digital public diplomacy during three months of the Russia-Ukraine war: Peaceful ambassador, neutral mediator, or anti-war fighter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Studies Association (ISA) Convention: TC34: Information and Disinformation: China, Russia, Ukraine and others</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montreal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing Wolf Warrior Public Diplomacy: A Renewal or an Innovation of China’s Foreign Propaganda?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Studies Association (ISA) Convention: SC48 - Public Diplomacy: Research and Reflections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Warrior Strategy and China’s Covid-19 Digital Public Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Studies Association Convention: SC07 – Public Diplomacy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Studies Association, Mar 2022, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Panda to Wolf Warrior: Exploring the Emotional Transformation of China’s Public Diplomacy Strategies in the (Post-)Covid-19 Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Communication Association (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring China’s digital public diplomacy in Africa in the time of Pandemic: Building a China-Africa global community of health for all?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xifei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Post conference Digital Health Communication : Issues and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CIMEOS; Université Bourgogne Franche-Comté; Société française des sciences de l'information et de la communication; International Communication Association (ICA), May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des stratégies d’influence de l’ambassade de Chine en France à l’ère de la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Big Data »: Influence, manipulation et micro-ciblage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'école des managers de la communication - Université Catholique de Lille (ISTC); Université du Québec à Montréal, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s Online Vaccination-Themed Communication Narrative Strategy in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Communication Association (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telling China stories to conceptualize a common “dream”: How does China use Twitter to communicate with African people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies Association 2021 Annual Convention - FC25 - China : Quo Vadis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online - Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready to face the friendemy?” French think tankers embedded in China’s soft power strategies and diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Pan-European Conference on International Relations : The Power Politics of Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European International Studies Association (EISA), Sep 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confucius Institutes and China’s public diplomacy: Chinese-style network synergy and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Communication Association (ICA) Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Communication Association (ICA), May 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Network and Creating a Polyphonic Illusion : China’s Public Diplomacy Strategy in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy in Asia 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USC Center on Public Diplomacy; Singapore International Foundation, Jun 2021, Online, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s “intermestic” public diplomacy on social media during the US-China trade war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies Association 2021 Annual Convention - WF41: Comparative Public Diplomacy; Diverse Identities Engaging Internationally</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online - Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the China’s conceptualization of Public Diplomacy: a historical institutionalism approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Studies Association 2021 Annual Convention - WC18: Methods and Methodologies in Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online - Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panda Network&amp;quot;: Interweaving the network and emotion strategies in China's digital public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 106th Annual Convention: "Communication at the Crossroads - Public Diplomacy at Crossroad: Theoretical &amp; Empirical Approaches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diplomatie du peuple à la diplomatie publique : les pratiques chinoises du wai xuan de Mao à Xi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silkologies Initiative - Silk Roads/Smart Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02347193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Official and unofficial discourses on China's &amp;quot;Belt and Road Initiative&amp;quot; Comparing Chinese and European conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zyw Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th Annual ICA Preconference : Conceptualizing the New Silk Roads as Communication: Towards a New International Order?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panda seems like a new “cat” : China’s digital panda public diplomacy on Twitter: affective sign, image promotion, and the permanent Chinese diplomat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA 2018 Congress: Big Ideas ! - Challenging Public Relations Research and Practice - Social media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s renewal public diplomacy strategies in its “Major-Country” Diplomacy practice: a case study in Confucius Institute in Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th ICA Preconference: Emerging Research and Trends in Public Diplomacy and Nation Branding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an African engagement ? China’s global communication on Beijing Summit of the Forum of China-Africa Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Power, Ethics, Interests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic contents and monophonic core: Comparing Chinese diplomatic Twitter accounts in Ottawa and Brussels for public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th ICA Pre-Conference : Voice and Voices - Exploring tensions between plurivocity and univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the social dimension of the relationship in China’s public diplomacy practice: toward a global engagement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th EUPRERA Annual Ph.D. Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic contents and monophonic core - Comparing Chinese diplomatic Twitter accounts in Ottawa and Brussels for use for public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arifon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA preconference Voice and voices: Exploring tensions between plurivocity and univocity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrelacement des figures du public chinois des musées français présents sur les médias sociaux chinois : entre diplomatie culturelle et communication stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiatong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème édition du colloque Management des Technologie Organisationnelles MTO’ 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Second-Track Diplomacy of French IR and Security Studies Think Tankers: Insights on Minor Players of Transnational Mediations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plural Diplomacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Matej Bel, LAREQUOI, EuropaNova, Oct 2017, Banská Bystrica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diplomatie parallèle des think tanks français internationalistes : les propriétés capacitantes de l’hybridité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS - 432, Entre marché, état et société civile : Explorer la nature paradoxale des organisations hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s government and companies’ strategic communications and grass-roots lobbying strategies in Africa in the digital age: a case study on China’s Confucius Institutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th EUPRERA Ph.D. Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an innovative strategy in China’s social media: French museums’ “smart move” on strategic communication in French public diplomacy in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Annual Conference of PRSC (Public Relations Society of China)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau des formes de la diplomatie et du lobbying de la Chine en Afrique à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC - Doctoriales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@China vs. @ASEAN on X: Their Digital Mediated Diplomacy Involving the #SouthChinaSea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Figueroa Press, 72p., 2024, 978-0-18-003514-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panda as the flagship of China’s digital diplomacy: Rethinking the intersection of network and emotional narrative strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jian Xu, Shaohua Guo, Weiyu Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Handbook of Chinese Digital Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, Inc., pp.160-182, 2026, 9781036237820. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781036236724.n12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign policy and place branding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of City and Place Branding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.135-138, 2025, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035319640.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's public diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sean Aday. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.93-106, 2025, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803926568.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China–Africa Relations: Intention, Aspiration, and a shared Future through the means of Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiufang, Leah Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Sullivan, Tobias Ross, Angela Lewis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global China and the Global Game in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.31-50, 2025, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Challenges in the Digitalization of Public Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Arceneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Digital Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press, pp.232-249, 2024, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780192859198.013.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disinformation and Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Manfredi-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Webster Hare; Juan Luis Manfredi-Sánchez; Kenneth Weisbrode. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Diplomatic Reform and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.377-398, 2023, Studies in Diplomacy and International Relations, 978-3-031-10970-6. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10971-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut Confucius dans le cadre du FOCAC : une stratégie d’institutionnalisation à la chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les influences chinoises en Afrique. 1. Les outils politiques et diplomatiques du “grand pays en développement”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRI - Institut Français des Relations Internationales, pp.17-22, 2021, Etudes de l'Ifri, 979-10-373-0443-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence à l'ère numérique : méthodes et stratégies classiques et innovantes de lobbying et de plaidoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Guillot; Sarah Benmoyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la communication:Pratiques et métiers en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 221-238, 2021, Les fondamentaux de la communication : pratiques et métiers en évolution, 9782807329256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's Public Diplomacy and Confucius Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Diplomacy and the Politics of Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54552-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication publique et d'intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Guillot; Sarah Benmoyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la communication : pratiques et métiers en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-220, 2021, 9782807329256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New ‘Cat’ of the Internet: China’s Panda Diplomacy on Twitter ☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Ideas in Public Relations Research and Practice (Advances in Public Relations and Communication Management, Vol. 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-85, 2019, Advances in Public Relations and Communication Management, 978-1-83867-508-0. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S2398-391420190000004006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir le soft power et la diplomatie publique à la chinoise : analyse communicationnelle de l’Institut Confucius de l’Université de Nairobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Alexandre Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Est, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03472231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4071E2E6"/>
+    <w:nsid w:val="A5205EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FC77AFF4"/>
+    <w:nsid w:val="FC1C0656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9939EFB1"/>
+    <w:nsid w:val="59EA406B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A2D0A890"/>
+    <w:nsid w:val="EB6B216B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C8921884"/>
+    <w:nsid w:val="90D34E33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="666C68E9"/>
+    <w:nsid w:val="B03B4C16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0032300C"/>
+    <w:nsid w:val="D2FBA08B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F111ED20"/>
+    <w:nsid w:val="EAB91194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="EF62A7D7"/>
+    <w:nsid w:val="80C3F93D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="AD8F6752"/>
+    <w:nsid w:val="29460FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="A0ADC5BA"/>
+    <w:nsid w:val="BBFACAFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="0460671C"/>
+    <w:nsid w:val="3D75AE65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CA2395B5"/>
+    <w:nsid w:val="73988730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhao-alexandre-huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1284-0862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253646812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAJ-1078-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/zhaoalexhuang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=zcKnN6sAAAAJ&amp;hl=fr&amp;authuser=3&amp;oi=ao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Zhao_Alexandre_Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/search/index/q/*/authIdHal_s/zhao-alexandre-huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2020PESC2022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/membre/desmoulins-lucile/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/membre/david-amos/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfsic.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isanet.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acfas.ca/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://china-africa.ssrc.org/caac-research-network/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natcom.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chinesecommunicationstudies.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.ucpress.edu/as/pages/About" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijoc.org/index.php/ijoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/action/journalInformation?show=editorialBoard&amp;journalCode=fdps20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/journal/41254" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/11366" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/action/journalInformation?journalCode=hstc20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/11135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jceasia.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/general/custom.asp?page=ICA21CFP" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/page/2019Conference" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bobcatsss2020.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pairault.fr/sinaf/index.php/seminaire/presences-chinoises-en-afrique-et-en-amerique-latine-2020-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ptLW6o5AnDY" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sookmyung.ac.kr/bbs/gsis/380/106323/artclView.do" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignements-2019.ehess.fr/2019/ue/1476/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apnews.com/article/asia-pacific-china-europe-middle-east-government-and-politics-62b13895aa6665ae4d887dcc8d196dfc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france24.com/en/live-news/20210405-china-s-wolf-warrior-diplomats-howl-at-xinjiang-critics" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scmp.com/news/china/diplomacy/article/3116038/wolf-warriors-west-how-chinas-diplomats-are-taking-twitter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesechos.fr/weekend/business-story/la-chine-un-geant-a-la-conquete-du-monde-1257626" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francetvinfo.fr/sante/maladie/coronavirus/vrai-ou-fake-quand-les-autorites-chinoises-relaient-des-theories-complotistes_3953333.html?fbclid=IwAR15c7II2eWD5tVgxpip72GZmITCgTPshSMdYlHNfR2K-8tdOdIKP8wmBjc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://supchina.com/2020/04/29/the-contradictions-of-chinese-diplomacy/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfa.org/mandarin/zhuanlan/baodaozheshijian/mrpt-04282020090233.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www3.nhk.or.jp/news/special/presidential-election_2020/coronavirus/article/coronavirus_06.html?utm_int=news_contents_special_004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www3.nhk.or.jp/news/html/20200417/k10012392301000.html?utm_int=news-ranking_access_list-items_017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfa.org/mandarin/yataibaodao/junshiwaijiao/jt-04062020111741.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rfi.my/5h7z.T" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economist.com/china/2020/02/20/china-finds-a-use-abroad-for-twitter-a-medium-it-fears-at-home" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refdocsic.org/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hui Christine Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Alexandre Huang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Lin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473251316596" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Hobbs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pubrev.2025.102594" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Astarita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/156nt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Meng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.70038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiyuan Tian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051251358526" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512786.2023.2239228" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-024-00324-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23045/jpd.2024.4.1.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siling Dong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23045/jpd.2024.4.1.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hardy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0253" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Hardy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwen Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifei Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14191" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03573171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zaharna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473221078619" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCOM-04-2022-0042" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03851123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Manor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473221138401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-021-00241-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03573183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10507" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201434v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-021-00246-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324086v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01292986.2020.1725075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418990v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arifon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zyw Yue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6212" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169217v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatong Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168172v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.081.0045" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128938v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128947v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942061v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudong Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Tang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02347193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307485v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307493v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307563v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307546v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zheng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zyw Melo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307531v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474830v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781036236724.n12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufang, Leah Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130156v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319640.00039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803926568.00017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Arceneaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780192859198.013.13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Manfredi-S&#225;nchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031109706" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10971-3_19" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807329256-les-fondamentaux-de-la-communication" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910002v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54552-9_8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196747v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291458v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/S2398-391420190000004006/full/html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2398-391420190000004006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03472231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhao-alexandre-huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1284-0862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253646812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAJ-1078-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/zhaoalexhuang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=zcKnN6sAAAAJ&amp;hl=fr&amp;authuser=3&amp;oi=ao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Zhao_Alexandre_Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/search/index/q/*/authIdHal_s/zhao-alexandre-huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2020PESC2022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/membre/desmoulins-lucile/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicen-idf.org/membre/david-amos/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfsic.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isanet.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acfas.ca/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://china-africa.ssrc.org/caac-research-network/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natcom.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chinesecommunicationstudies.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.ucpress.edu/as/pages/About" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijoc.org/index.php/ijoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/action/journalInformation?show=editorialBoard&amp;journalCode=fdps20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/journal/41254" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/11366" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/action/journalInformation?journalCode=hstc20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/11135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jceasia.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/general/custom.asp?page=ICA21CFP" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icahdq.org/page/2019Conference" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bobcatsss2020.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pairault.fr/sinaf/index.php/seminaire/presences-chinoises-en-afrique-et-en-amerique-latine-2020-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ptLW6o5AnDY" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sookmyung.ac.kr/bbs/gsis/380/106323/artclView.do" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enseignements-2019.ehess.fr/2019/ue/1476/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apnews.com/article/asia-pacific-china-europe-middle-east-government-and-politics-62b13895aa6665ae4d887dcc8d196dfc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france24.com/en/live-news/20210405-china-s-wolf-warrior-diplomats-howl-at-xinjiang-critics" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scmp.com/news/china/diplomacy/article/3116038/wolf-warriors-west-how-chinas-diplomats-are-taking-twitter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesechos.fr/weekend/business-story/la-chine-un-geant-a-la-conquete-du-monde-1257626" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francetvinfo.fr/sante/maladie/coronavirus/vrai-ou-fake-quand-les-autorites-chinoises-relaient-des-theories-complotistes_3953333.html?fbclid=IwAR15c7II2eWD5tVgxpip72GZmITCgTPshSMdYlHNfR2K-8tdOdIKP8wmBjc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://supchina.com/2020/04/29/the-contradictions-of-chinese-diplomacy/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfa.org/mandarin/zhuanlan/baodaozheshijian/mrpt-04282020090233.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www3.nhk.or.jp/news/special/presidential-election_2020/coronavirus/article/coronavirus_06.html?utm_int=news_contents_special_004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www3.nhk.or.jp/news/html/20200417/k10012392301000.html?utm_int=news-ranking_access_list-items_017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfa.org/mandarin/yataibaodao/junshiwaijiao/jt-04062020111741.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rfi.my/5h7z.T" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economist.com/china/2020/02/20/china-finds-a-use-abroad-for-twitter-a-medium-it-fears-at-home" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refdocsic.org/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Hobbs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Alexandre Huang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pubrev.2025.102594" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Astarita" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/156nt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hui Christine Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Hong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Lin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473251316596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Meng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.70038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiyuan Tian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051251358526" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512786.2023.2239228" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23045/jpd.2024.4.1.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-024-00324-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siling Dong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23045/jpd.2024.4.1.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Hardy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hardy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.040.0253" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwen Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifei Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14191" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03851123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Manor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473221138401" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03573171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zaharna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473221078619" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCOM-04-2022-0042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-021-00241-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03573183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10507" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201434v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-021-00246-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01292986.2020.1725075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169217v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatong Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418990v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arifon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zyw Yue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6212" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168172v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.081.0045" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128938v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942076v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942049v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudong Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Tang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942060v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196761v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02347193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zheng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zyw Melo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307493v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307485v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984409v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474830v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781036236724.n12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130156v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319640.00039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803926568.00017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128837v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufang, Leah Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21200" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Arceneaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780192859198.013.13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Manfredi-S&#225;nchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031109706" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10971-3_19" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807329256-les-fondamentaux-de-la-communication" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910002v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54552-9_8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196747v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291458v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/S2398-391420190000004006/full/html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2398-391420190000004006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03472231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>