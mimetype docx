--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -141,834 +141,834 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted $\boldsymbol{H}^2$ regularity of fluid-structure interaction when the interface intersects the boundary</w:t>
+                <w:t xml:space="preserve">On $p$-robust convergence and optimality of adaptive FEM driven by equilibrated-flux estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buyang Li</w:t>
+                <w:t xml:space="preserve">Gregor Gantner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507626v1</w:t>
+                <w:t xml:space="preserve">hal-05544956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$hp$-a posteriori error estimates for hybrid high-order methods applied to biharmonic problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Asymptotic numerical hypocoercivity of the space-time discontinuous Galerkin method for the Kolmogorov equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J. Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ern</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05498158v1</w:t>
+                <w:t xml:space="preserve">hal-05080993v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic numerical hypocoercivity of the space-time discontinuous Galerkin method for the Kolmogorov equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Weighted $\boldsymbol{H}^2$ regularity of fluid-structure interaction when the interface intersects the boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05080993v3</w:t>
+                <w:t xml:space="preserve">hal-05507626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On $p$-robust convergence and optimality of adaptive FEM driven by equilibrated-flux estimators</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">$hp$-a posteriori error estimates for hybrid high-order methods applied to biharmonic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaonan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanvi Wadhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05544956v1</w:t>
+                <w:t xml:space="preserve">hal-05498158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the constants in inverse trace inequalities for polynomials orthogonal to lower-order subspaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The pressure-robust virtual element methods with reconstruction for the Stokes equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jikun Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanvi Wadhawan</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shipeng Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419621v1</w:t>
+                <w:t xml:space="preserve">hal-05288123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pressure-robust virtual element methods with reconstruction for the Stokes equation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the constants in inverse trace inequalities for polynomials orthogonal to lower-order subspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanvi Wadhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shipeng Mao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05288123v1</w:t>
+                <w:t xml:space="preserve">hal-05419621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori and a posteriori error estimates of a $C^0$-in-time method for the wave equation in second order formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A posteriori error analysis and adaptivity of a space-time finite element method for the wave equation in second order formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuodong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768144v2</w:t>
+                <w:t xml:space="preserve">hal-05248777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error analysis and adaptivity of a space-time finite element method for the wave equation in second order formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A priori and a posteriori error estimates of a $C^0$-in-time method for the wave equation in second order formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuodong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248777v1</w:t>
+                <w:t xml:space="preserve">hal-04768144v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive robust interior penalty discontinuous Galerkin methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kopteva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -993,1669 +993,1676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\boldsymbol {H} (\textbf{curl})$-reconstruction of piecewise polynomial fields with application to $hp$-a posteriori nonconforming error analysis for Maxwell's equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">$hp$-error analysis of mixed-order hybrid high-order methods for elliptic problems on simplicial meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous multigrid for hybrid discretizations: application to HHO methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">$\boldsymbol {H} (\textbf{curl})$-reconstruction of piecewise polynomial fields with application to $hp$-a posteriori nonconforming error analysis for Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andreas Rupp</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518103v3</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$hp$-version discontinuous Galerkin time-stepping schemes for diffusive-viscous wave equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A hypocoercivity-exploiting stabilised finite element method for Kolmogorov equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wenjing Yan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J. Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.09.021⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (3), pp.1105--1127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M163373X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007733v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413333v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hypocoercivity-exploiting stabilised finite element method for Kolmogorov equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Homogeneous multigrid for hybrid discretizations: application to HHO methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele A. Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philip J. Herbert</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Kanschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Matalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rupp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/24M163373X⟩</w:t>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.70023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413333v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518103v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$C^0$-hybrid high-order methods for biharmonic problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">$hp$-version discontinuous Galerkin time-stepping schemes for diffusive-viscous wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ern</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/drad003⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.145--166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695484v3</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$hp$-optimal convergence of the original DG method for linear hyperbolic problems on special simplicial meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mascotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/imanum/drae051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252310v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved high-order method for elliptic multiscale problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">$C^0$-hybrid high-order methods for biharmonic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Maier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M153392X⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), pp.24-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drad003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839664v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695484v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local decay rates of best-approximation errors using vector-valued finite elements for fields with low regularity and integrable curl or divergence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An improved high-order method for elliptic multiscale problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.347⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (4), pp.1918-1937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M153392X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513280v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839664v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori error estimates for discontinuous Galerkin methods on polygonal and polyhedral meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cangiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61 (5), pp.2352--2380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/22M1516701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753221v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hp-optimal interior penalty discontinuous Galerkin methods for the biharmonic problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Local decay rates of best-approximation errors using vector-valued finite elements for fields with low regularity and integrable curl or divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Mascotto</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-023-02253-y⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 361, pp.723-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889072v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid high-order and weak Galerkin methods for the biharmonic problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">hp-optimal interior penalty discontinuous Galerkin methods for the biharmonic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ern</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mascotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1408555⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 96 (30), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-023-02253-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185683v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889072v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust interior penalty discontinuous Galerkin methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hybrid high-order and weak Galerkin methods for the biharmonic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-022-01916-6⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (5), pp.2626-2656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1408555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315088v3</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$hp$ -Version discontinuous Galerkin methods on essentially arbitrarily-shaped elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robust interior penalty discontinuous Galerkin methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3667⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92 (2), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-022-01916-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109470v3</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315088v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual-based a posteriori error estimates for hp-discontinuous Galerkin discretisations of the biharmonic problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">$hp$ -Version discontinuous Galerkin methods on essentially arbitrarily-shaped elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cangiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oliver J Sutton</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1364114⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (333), pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107210v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109470v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU-accelerated discontinuous Galerkin methods on polytopic meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43 (4), pp.C312-C334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/20M1350984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Residual-based a posteriori error estimates for hp-discontinuous Galerkin discretisations of the biharmonic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaonan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mascotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver J Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (3), pp.1273--1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1364114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107210v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hybrid high-order method for singularly perturbed fourth-order problems on curved domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 55 (6), pp.3091-3114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2721,51 +2728,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the suboptimality of the p-version discontinuous Galerkin methods for first order hyperbolic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mascotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2812,51 +2819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid high-order methods for elliptic PDEs on curved and complicated domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuodong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2984,51 +2991,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70B1267B"/>
+    <w:nsid w:val="C214FEFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3215,51 +3222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhaonan-dong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4083-6593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507626v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Dong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buyang Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Wadhawan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05080993v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuil H Georgoulis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Herbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05544956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gantner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05419621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikun Zhao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipeng Mao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04768144v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mascotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuodong Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kopteva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05213366v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04720237v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518103v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele A. Di Pietro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kanschat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matalon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rupp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.70023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05007733v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.09.021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413333v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M163373X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695484v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04252310v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drae051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839664v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hauck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Maier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M153392X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513280v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753221v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cangiani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1516701" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889072v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02253-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03185683v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1408555" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03315088v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-022-01916-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109470v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3667" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107210v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J Sutton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1364114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109548v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kappas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1350984" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03322267v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021081" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03104757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476090v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhaonan-dong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4083-6593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05544956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Dong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gantner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05080993v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuil H Georgoulis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Herbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buyang Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Wadhawan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikun Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipeng Mao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05419621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mascotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuodong Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04768144v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kopteva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04720237v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05213366v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413333v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M163373X" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518103v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele A. Di Pietro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kanschat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matalon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rupp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.70023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05007733v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.09.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04252310v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drae051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695484v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839664v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hauck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Maier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M153392X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753221v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cangiani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1516701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513280v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889072v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02253-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03185683v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1408555" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03315088v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-022-01916-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109470v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3667" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109548v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kappas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1350984" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107210v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J Sutton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1364114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03322267v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021081" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03104757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476090v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>