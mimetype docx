--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -141,2570 +141,2681 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On $p$-robust convergence and optimality of adaptive FEM driven by equilibrated-flux estimators</w:t>
+                <w:t xml:space="preserve">A posteriori error analysis and adaptivity of a space-time finite element method for the wave equation in second order formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
+                <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaonan Dong</w:t>
+                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregor Gantner</w:t>
+                <w:t xml:space="preserve">Lorenzo Mascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vohralík</w:t>
+                <w:t xml:space="preserve">Zuodong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544956v1</w:t>
+                <w:t xml:space="preserve">hal-05248777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic numerical hypocoercivity of the space-time discontinuous Galerkin method for the Kolmogorov equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive robust interior penalty discontinuous Galerkin methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaonan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaonan Dong</w:t>
+                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip J. Herbert</w:t>
+                <w:t xml:space="preserve">Natalia Kopteva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080993v3</w:t>
+                <w:t xml:space="preserve">hal-05436540v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted $\boldsymbol{H}^2$ regularity of fluid-structure interaction when the interface intersects the boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiantian Huang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Buyang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$hp$-a posteriori error estimates for hybrid high-order methods applied to biharmonic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ern</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tanvi Wadhawan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pressure-robust virtual element methods with reconstruction for the Stokes equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On $p$-robust convergence and optimality of adaptive FEM driven by equilibrated-flux estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaonan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jikun Zhao</w:t>
+                <w:t xml:space="preserve">Gregor Gantner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhao Zhu</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Martin Vohralík</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288123v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the constants in inverse trace inequalities for polynomials orthogonal to lower-order subspaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic numerical hypocoercivity of the space-time discontinuous Galerkin method for the Kolmogorov equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaonan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaonan Dong</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J. Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419621v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080993v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error analysis and adaptivity of a space-time finite element method for the wave equation in second order formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The pressure-robust virtual element methods with reconstruction for the Stokes equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jikun Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zuodong Wang</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shipeng Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248777v1</w:t>
+                <w:t xml:space="preserve">hal-05288123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori and a posteriori error estimates of a $C^0$-in-time method for the wave equation in second order formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the constants in inverse trace inequalities for polynomials orthogonal to lower-order subspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zuodong Wang</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanvi Wadhawan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768144v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive robust interior penalty discontinuous Galerkin methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">$hp$-error analysis of mixed-order hybrid high-order methods for elliptic problems on simplicial meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\boldsymbol {H} (\textbf{curl})$-reconstruction of piecewise polynomial fields with application to $hp$-a posteriori nonconforming error analysis for Maxwell's equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A priori and a posteriori error estimates of a $C^0$-in-time method for the wave equation in second order formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ern</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mascotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuodong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213366v3</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768144v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hypocoercivity-exploiting stabilised finite element method for Kolmogorov equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">$\boldsymbol {H} (\textbf{curl})$-reconstruction of piecewise polynomial fields with application to $hp$-a posteriori nonconforming error analysis for Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philip J. Herbert</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 63 (3), pp.1105--1127. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413333v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous multigrid for hybrid discretizations: application to HHO methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele A. Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaonan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Kanschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele A. Di Pietro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhaonan Dong</w:t>
+                <w:t xml:space="preserve">Pierre Matalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rupp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/num.70023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518103v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$hp$-version discontinuous Galerkin time-stepping schemes for diffusive-viscous wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjing Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 200, pp.145--166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$hp$-optimal convergence of the original DG method for linear hyperbolic problems on special simplicial meshes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A bound-preserving scheme for the Allen-Cahn equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Mascotto</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuodong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/drae051⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 199, pp.225-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252310v3</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931694v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$C^0$-hybrid high-order methods for biharmonic problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hypocoercivity-exploiting stabilised finite element method for Kolmogorov equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaonan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaonan Dong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ern</w:t>
+                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J. Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/drad003⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (3), pp.1105--1127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M163373X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695484v3</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413333v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved high-order method for elliptic multiscale problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">$C^0$-hybrid high-order methods for biharmonic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Maier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M153392X⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), pp.24-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drad003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839664v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695484v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error estimates for discontinuous Galerkin methods on polygonal and polyhedral meshes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">$hp$-optimal convergence of the original DG method for linear hyperbolic problems on special simplicial meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mascotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1516701⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drae051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753221v3</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252310v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local decay rates of best-approximation errors using vector-valued finite elements for fields with low regularity and integrable curl or divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 361, pp.723-736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crmath.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hp-optimal interior penalty discontinuous Galerkin methods for the biharmonic problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A posteriori error estimates for discontinuous Galerkin methods on polygonal and polyhedral meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cangiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaonan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaonan Dong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Mascotto</w:t>
+                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-023-02253-y⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (5), pp.2352--2380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1516701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889072v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753221v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid high-order and weak Galerkin methods for the biharmonic problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An improved high-order method for elliptic multiscale problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ern</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 60 (5), pp.2626-2656. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1408555⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 61 (4), pp.1918-1937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M153392X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185683v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839664v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust interior penalty discontinuous Galerkin methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">hp-optimal interior penalty discontinuous Galerkin methods for the biharmonic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mascotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 92 (2), pp.57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-022-01916-6⟩</w:t>
+              <w:t xml:space="preserve">, In press, 96 (30), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-023-02253-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315088v3</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889072v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$hp$ -Version discontinuous Galerkin methods on essentially arbitrarily-shaped elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hybrid high-order and weak Galerkin methods for the biharmonic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3667⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (5), pp.2626-2656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1408555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109470v3</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-accelerated discontinuous Galerkin methods on polytopic meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust interior penalty discontinuous Galerkin methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaonan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaonan Dong</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1350984⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92 (2), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-022-01916-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109548v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315088v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual-based a posteriori error estimates for hp-discontinuous Galerkin discretisations of the biharmonic problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">$hp$ -Version discontinuous Galerkin methods on essentially arbitrarily-shaped elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cangiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaonan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaonan Dong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oliver J Sutton</w:t>
+                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1364114⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (333), pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107210v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109470v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Residual-based a posteriori error estimates for hp-discontinuous Galerkin discretisations of the biharmonic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaonan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mascotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver J Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (3), pp.1273--1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1364114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107210v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GPU-accelerated discontinuous Galerkin methods on polytopic meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaonan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuil H Georgoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kappas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.C312-C334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1350984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109548v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hybrid high-order method for singularly perturbed fourth-order problems on curved domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 55 (6), pp.3091-3114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2021081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2714,216 +2825,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the suboptimality of the p-version discontinuous Galerkin methods for first order hyperbolic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mascotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid high-order methods for elliptic PDEs on curved and complicated domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaonan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuodong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ICOSAHOM 2020/2021 Conference Proceeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476090v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2991,51 +3102,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C214FEFF"/>
+    <w:nsid w:val="56A5FA49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3222,51 +3333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhaonan-dong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4083-6593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05544956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Dong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gantner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05080993v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuil H Georgoulis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Herbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buyang Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Wadhawan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikun Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipeng Mao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05419621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mascotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuodong Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04768144v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kopteva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04720237v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05213366v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413333v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M163373X" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518103v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele A. Di Pietro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kanschat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matalon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rupp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.70023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05007733v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.09.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04252310v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drae051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695484v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839664v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hauck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Maier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M153392X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753221v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cangiani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1516701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513280v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889072v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02253-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03185683v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1408555" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03315088v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-022-01916-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109470v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3667" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109548v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kappas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1350984" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107210v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J Sutton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1364114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03322267v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021081" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03104757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476090v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhaonan-dong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4083-6593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248777v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaonan Dong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuil H Georgoulis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mascotto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuodong Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436540v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kopteva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05507626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buyang Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498158v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Wadhawan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05544956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gantner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05080993v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Herbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikun Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipeng Mao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05419621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04720237v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04768144v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05213366v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518103v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele A. Di Pietro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kanschat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matalon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rupp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.70023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05007733v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.09.021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931694v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.09.025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413333v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M163373X" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695484v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04252310v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drae051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513280v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.347" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753221v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cangiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1516701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839664v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hauck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Maier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M153392X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889072v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02253-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03185683v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1408555" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03315088v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-022-01916-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109470v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3667" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107210v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J Sutton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1364114" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109548v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kappas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1350984" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03322267v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021081" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03104757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.033" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476090v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>