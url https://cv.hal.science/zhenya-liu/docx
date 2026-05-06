--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -682,261 +682,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Capital Flow in a Period of High Inflation: The Case of China</w:t>
+                <w:t xml:space="preserve">Fee Structure and Equity Fund Manager's Optimal Locking in Profits Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiming Liu</w:t>
+                <w:t xml:space="preserve">David Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyuan Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Moussa</w:t>
+                <w:t xml:space="preserve">Yaosong Zhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 67, </w:t>
+              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2023.102070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irfa.2024.103611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432406v1</w:t>
+                <w:t xml:space="preserve">hal-04876523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fee Structure and Equity Fund Manager's Optimal Locking in Profits Strategy</w:t>
+                <w:t xml:space="preserve">International Capital Flow in a Period of High Inflation: The Case of China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dickinson</w:t>
+                <w:t xml:space="preserve">Qiming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenya Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuyuan Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhenya Liu</w:t>
+                <w:t xml:space="preserve">Yuhao Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaosong Zhan</w:t>
+                <w:t xml:space="preserve">Faten Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96, </w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irfa.2024.103611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2023.102070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876523v1</w:t>
+                <w:t xml:space="preserve">hal-04432406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Transformation Driving Green Innovation: Evidence from Chinese A-Share Firms</w:t>
               </w:r>
@@ -1143,77 +1143,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal filter rules for selling stocks in the emerging stock markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuyuan Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaosong Zhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 330, pp.211-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1273,51 +1273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaosong Zhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1377,51 +1377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaosong Zhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 313 (1), pp.9-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1585,51 +1585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When did global warming start? A new baseline for carbon budgeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuyuan Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1683,248 +1683,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trading signal, functional data analysis and time series momentum</w:t>
+                <w:t xml:space="preserve">Big data, news diversity and financial market crash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifan Zhang</w:t>
+                <w:t xml:space="preserve">Ling Zhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42, pp.101933. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.120755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2021.101933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323675v1</w:t>
+                <w:t xml:space="preserve">hal-03511405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data, news diversity and financial market crash</w:t>
+                <w:t xml:space="preserve">Trading signal, functional data analysis and time series momentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanglin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Zhai</w:t>
+                <w:t xml:space="preserve">Yifan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 168, pp.120755. </w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.101933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2021.101933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511405v1</w:t>
+                <w:t xml:space="preserve">hal-03323675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry, tail risk and time series momentum</w:t>
               </w:r>
@@ -2125,456 +2125,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industry momentum with correlation consolidation: evidence from China</w:t>
+                <w:t xml:space="preserve">Decomposing anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lechuan Du</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asset Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41260-021-00248-8⟩</w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202, pp.109835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2021.109835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513394v1</w:t>
+                <w:t xml:space="preserve">hal-03323669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing anomalies</w:t>
+                <w:t xml:space="preserve">Industry momentum with correlation consolidation: evidence from China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bo Li</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechuan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yifan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 202, pp.109835. </w:t>
+              <w:t xml:space="preserve">Journal of Asset Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2021.109835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41260-021-00248-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323669v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to identify the different phases of stock market bubbles statistically?</w:t>
+                <w:t xml:space="preserve">SEQUENTIAL MONITORING OF CHANGES IN DYNAMIC LINEAR MODELS, APPLIED TO THE U.S. HOUSING MARKET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lajos Horváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanglin Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.102366. </w:t>
+              <w:t xml:space="preserve">Econometric Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2021.102366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0266466621000104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511435v1</w:t>
+                <w:t xml:space="preserve">hal-03511409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEQUENTIAL MONITORING OF CHANGES IN DYNAMIC LINEAR MODELS, APPLIED TO THE U.S. HOUSING MARKET</w:t>
+                <w:t xml:space="preserve">How to identify the different phases of stock market bubbles statistically?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lajos Horváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shanglin Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometric Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-64. </w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0266466621000104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2021.102366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511409v1</w:t>
+                <w:t xml:space="preserve">hal-03511435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-varying beta in functional factor models: Evidence from China</w:t>
               </w:r>
@@ -2671,248 +2671,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional time series analysis of forward curves derived from commodity futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lajos Horváth</w:t>
+                <w:t xml:space="preserve">Vines climbing higher: Risk management for commodity futures markets using a regular vine copula approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shixuan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (2), pp.646-665. </w:t>
+              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijforecast.2019.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijfe.2280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513421v1</w:t>
+                <w:t xml:space="preserve">hal-03513413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vines climbing higher: Risk management for commodity futures markets using a regular vine copula approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hemei Li</w:t>
+                <w:t xml:space="preserve">A functional time series analysis of forward curves derived from commodity futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lajos Horváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shixuan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">International Journal of Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.646-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijfe.2280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijforecast.2019.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513413v1</w:t>
+                <w:t xml:space="preserve">hal-03513421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of data-driven momentum and disposition effects in the Chinese stock market by functional data analysis</w:t>
               </w:r>
@@ -3504,217 +3504,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mirror of History: How to Statistically Identify Stock Market Bubble Bursts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corporate Social Responsibility, COVID-19, and Stock Price Reaction: Evidence from China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianqing Sui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Economics Meeting Crisis Challenges (FEM-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDC Paris Business School and French Association of Financial Econometrics (FAFE), Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076841v1</w:t>
+                <w:t xml:space="preserve">hal-05076922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate Social Responsibility, COVID-19, and Stock Price Reaction: Evidence from China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Mirror of History: How to Statistically Identify Stock Market Bubble Bursts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianqing Sui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Economics Meeting Crisis Challenges (FEM-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDC Paris Business School and French Association of Financial Econometrics (FAFE), Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076922v1</w:t>
+                <w:t xml:space="preserve">hal-05076841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3906,51 +3906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FE868A6"/>
+    <w:nsid w:val="E6C1ED1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4137,51 +4137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhenya-liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2237-3257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05290588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Horv&#225;th" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Lazar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenya Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixuan Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Xue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07350015.2025.2540071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Jia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengping Ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2025.102997" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu He" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanglin Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Wei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.106130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfj.2024.100988" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiming Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Mu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Moussa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2023.102070" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dickinson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyuan Han" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaosong Zhan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2024.103611" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemei Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2024.103487" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomm.2023.100362" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04381-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubaker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102699" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04092-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04454682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqing Sui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.09.024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077724v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Ameur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peillex" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2021.101933" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120755" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2021.101938" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ectj/utab028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechuan Du" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-021-00248-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2021.109835" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2021.102366" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266466621000104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.najef.2020.101283" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2019.08.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2280" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511284v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruanmin Cao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-019-00791-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeconom.2019.08.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Zhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2017.75098" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacfin.2017.06.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05076841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05076922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02402770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17123-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhenya-liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2237-3257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05290588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Horv&#225;th" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Lazar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenya Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixuan Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Xue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07350015.2025.2540071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Jia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengping Ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2025.102997" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu He" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanglin Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Wei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.106130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfj.2024.100988" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dickinson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyuan Han" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaosong Zhan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2024.103611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiming Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Mu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Moussa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2023.102070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemei Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2024.103487" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomm.2023.100362" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04381-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubaker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102699" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04092-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04454682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqing Sui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.09.024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077724v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Ameur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peillex" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120755" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2021.101933" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2021.101938" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ectj/utab028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2021.109835" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechuan Du" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-021-00248-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266466621000104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2021.102366" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.najef.2020.101283" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2019.08.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511284v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruanmin Cao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-019-00791-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeconom.2019.08.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Zhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2017.75098" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacfin.2017.06.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05076922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05076841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02402770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17123-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>