--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -374,615 +374,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order sliding mode control of a doubly salient permanent magnet machine driving marine current turbine</w:t>
+                <w:t xml:space="preserve">Hybrid fuel cell powered drones energy management strategy improvement and hydrogen saving using real flight test data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Chen</w:t>
+                <w:t xml:space="preserve">Mohamed Nadir Boukoberine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifeng Tang</w:t>
+                <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingang Han</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teresa Donateo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ocean Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joes.2020.04.001⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 236, pp.113987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.113987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463388v1</w:t>
+                <w:t xml:space="preserve">hal-03460679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive super-twisting control of doubly salient permanent magnet generator for tidal stream turbine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">High-order sliding mode control of a doubly salient permanent magnet machine driving marine current turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifeng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Li</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Jingang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106772⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ocean Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Journal of Ocean Engineering and Science, 6 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joes.2020.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041056v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid fuel cell powered drones energy management strategy improvement and hydrogen saving using real flight test data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+                <w:t xml:space="preserve">Adaptive super-twisting control of doubly salient permanent magnet generator for tidal stream turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Donateo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifeng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 236, pp.113987. </w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, International Journal of Electrical Power &amp; Energy systems, 128, pp.106772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.113987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460679v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Solid-Solution Electrodes and the Rocking-Chair Concept to Today's Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tidal stream turbine control: An active disturbance rejection control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+                <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201913923⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202, pp.107190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435470v1</w:t>
+                <w:t xml:space="preserve">hal-03150538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADRC-Based Robust and Resilient Control of a 5-Phase PMSM Driven Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Hezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yemna Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -991,210 +991,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/machines8020017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal stream turbine control: An active disturbance rejection control approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+                <w:t xml:space="preserve">From Solid-Solution Electrodes and the Rocking-Chair Concept to Today's Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+                <w:t xml:space="preserve">Chunmei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gebrekidan Gebresilassie Eshetu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 202, pp.107190. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.534-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201913923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150538v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated Power Control of Variable-Speed Diesel Generators and Lithium-Battery on a Hybrid Electric Boat</w:t>
               </w:r>
@@ -1316,110 +1316,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">Jean Fréderic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (3), pp.536-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175745v1</w:t>
+                <w:t xml:space="preserve">hal-01213119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Control of a Non-Pitchable PMSG-Based Marine Current Turbine at Over-rated Current Speed with Flux-Weakening Strategy</w:t>
               </w:r>
@@ -1437,361 +1437,361 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Fréderic Charpentier</w:t>
+                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (3), pp.536-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213119v1</w:t>
+                <w:t xml:space="preserve">hal-01175745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of energy storage technologie sfor marine current energy systems</w:t>
+                <w:t xml:space="preserve">A Review of Energy Storage Technologies for Marine Current Energy Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18, pp.390-400</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 18, pp.390-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2012.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073025v1</w:t>
+                <w:t xml:space="preserve">hal-00757890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Energy Storage Technologies for Marine Current Energy Systems</w:t>
+                <w:t xml:space="preserve">A review of energy storage technologie sfor marine current energy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18, pp.390-400. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 18, pp.390-400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757890v1</w:t>
+                <w:t xml:space="preserve">hal-01073025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Smoothing Control in a Grid-Connected Marine Current Turbine System for Compensating Swell Effect</w:t>
               </w:r>
@@ -1803,77 +1803,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (3), pp.816-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1933,51 +1933,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing and Energy Management for Multi-Energy Microgrids Integrated with Combined Heat and Power Unit</w:t>
+                <w:t xml:space="preserve">Sizing and Energy Management in an Islanded DC Microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
@@ -1985,116 +1985,129 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099312⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Functional Materials and Renewable Energies: COFMER’05 5th Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Tanger, Morocco. pp.05001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202532605001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237056v1</w:t>
+                <w:t xml:space="preserve">hal-05099890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing and Energy Management in an Islanded DC Microgrid</w:t>
+                <w:t xml:space="preserve">Optimal Sizing and Energy Management for Multi-Energy Microgrids Integrated with Combined Heat and Power Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
@@ -2102,105 +2115,92 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional Materials and Renewable Energies: COFMER’05 5th Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Tanger, Morocco. pp.05001, </w:t>
+              <w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202532605001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099890v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Free Control for Tidal Current Turbine Generation Systems: A Comparative Study</w:t>
               </w:r>
@@ -2427,291 +2427,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Strategies for Tidal Stream Turbine Systems - A Comparative Study of ADRC, PI, and High-Order Sliding Mode Controls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational Mode Decomposition-based Notch Filter for Bearing Fault Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6981-6986, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927629⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.6028-6033, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8926891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614510v1</w:t>
+                <w:t xml:space="preserve">hal-02972601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Mode Decomposition-based Notch Filter for Bearing Fault Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control Strategies for Tidal Stream Turbine Systems - A Comparative Study of ADRC, PI, and High-Order Sliding Mode Controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.6028-6033, </w:t>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6981-6986, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8926891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972601v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Island Power Management using a Marine Current Turbine Farm and an Ocean Compressed Air Energy Storage System</w:t>
               </w:r>
@@ -2723,51 +2723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fréderic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2831,760 +2831,760 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023513v1</w:t>
+                <w:t xml:space="preserve">hal-01065332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Flow Battery in Marine Current Turbine System for Daily Power Management</w:t>
+                <w:t xml:space="preserve">An up-to-date review of large marine tidal current turbine technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICGE 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE PEAC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2014, Shanghai, China. pp.448-484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PEAC.2014.7037903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023486v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'une batterie à circulation pour lisser la puissance quotidienne fournie par une hydrolienne sur un réseau îloté</w:t>
+                <w:t xml:space="preserve">Application of Flow Battery in Marine Current Turbine System for Daily Power Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">IEEE ICGE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065332v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An up-to-date review of large marine tidal current turbine technologies</w:t>
+                <w:t xml:space="preserve">Intégration d'une batterie à circulation pour lisser la puissance quotidienne fournie par une hydrolienne sur un réseau îloté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PEAC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SGE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PEAC.2014.7037903⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01120817v1</w:t>
+                <w:t xml:space="preserve">hal-01023513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Limitation Control for a PMSG-Based Marine Current Turbine at High Tidal Speed and Strong Sea State</w:t>
+                <w:t xml:space="preserve">Power Smoothing and Limitation Control of a PMSG-Based Marine Current Turbine under Swell Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE IEMDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Chicago, United States. pp.75-80</w:t>
+              <w:t xml:space="preserve">JCGE SEEDS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint Nazaire, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874047v1</w:t>
+                <w:t xml:space="preserve">hal-00874489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Smoothing Control of a Grid-Connected Marine Current Turbine System Using Supercapacitors</w:t>
+                <w:t xml:space="preserve">Power Limitation Control for a PMSG-Based Marine Current Turbine at High Tidal Speed and Strong Sea State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Brest, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">2013 IEEE IEMDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chicago, United States. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874492v1</w:t>
+                <w:t xml:space="preserve">hal-00874047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Smoothing and Limitation Control of a PMSG-Based Marine Current Turbine under Swell Waves</w:t>
+                <w:t xml:space="preserve">Power Smoothing Control of a Grid-Connected Marine Current Turbine System Using Supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Scuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCGE SEEDS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint Nazaire, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">EMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Brest, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874489v1</w:t>
+                <w:t xml:space="preserve">hal-00874492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Storage Technologies for Smoothing Power Fluctuations in Marine Current Turbines</w:t>
               </w:r>
@@ -3596,77 +3596,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISIE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Hangzhou, China. pp.1425-1430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3717,77 +3717,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2012-38th Annual Conference on IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.4035-4040, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3847,77 +3847,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IECON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.4035-4040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4214,51 +4214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i2.23541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Tang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joes.2020.04.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadir Boukoberine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Zia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Donateo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.113987" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebrekidan Gebresilassie Eshetu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laruelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913923" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hezzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemna Bensalem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines8020017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2638878" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scuiller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;deric Charpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2012.10.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2013.2251918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099312" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532605001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152315" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04387999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAFEPROCESS58597.2023.10295924" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927629" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926891" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sheng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAC.2014.7037903" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389244" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01091407v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0094" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i2.23541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadir Boukoberine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Zia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Donateo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.113987" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joes.2020.04.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106772" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150538v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107190" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hezzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemna Bensalem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines8020017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebrekidan Gebresilassie Eshetu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laruelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913923" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2638878" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scuiller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;deric Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757890v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2012.10.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2013.2251918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532605001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099312" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152315" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04387999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAFEPROCESS58597.2023.10295924" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926891" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927629" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sheng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAC.2014.7037903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389244" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01091407v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0094" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>