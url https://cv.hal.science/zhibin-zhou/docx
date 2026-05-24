--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -374,615 +374,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid fuel cell powered drones energy management strategy improvement and hydrogen saving using real flight test data</w:t>
+                <w:t xml:space="preserve">High-order sliding mode control of a doubly salient permanent magnet machine driving marine current turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Nadir Boukoberine</w:t>
+                <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+                <w:t xml:space="preserve">Shifeng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Donateo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jingang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.113987⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ocean Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Journal of Ocean Engineering and Science, 6 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joes.2020.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460679v1</w:t>
+                <w:t xml:space="preserve">hal-03463388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order sliding mode control of a doubly salient permanent magnet machine driving marine current turbine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Adaptive super-twisting control of doubly salient permanent magnet generator for tidal stream turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifeng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingang Han</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ocean Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joes.2020.04.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, International Journal of Electrical Power &amp; Energy systems, 128, pp.106772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463388v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive super-twisting control of doubly salient permanent magnet generator for tidal stream turbine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Chen</w:t>
+                <w:t xml:space="preserve">Hybrid fuel cell powered drones energy management strategy improvement and hydrogen saving using real flight test data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadir Boukoberine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Li</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teresa Donateo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, International Journal of Electrical Power &amp; Energy systems, 128, pp.106772. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 236, pp.113987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.113987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041056v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal stream turbine control: An active disturbance rejection control approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Solid-Solution Electrodes and the Rocking-Chair Concept to Today's Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunmei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gebrekidan Gebresilassie Eshetu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107190⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.534-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201913923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150538v1</w:t>
+                <w:t xml:space="preserve">hal-02435470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADRC-Based Robust and Resilient Control of a 5-Phase PMSM Driven Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Hezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yemna Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -991,210 +991,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/machines8020017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Solid-Solution Electrodes and the Rocking-Chair Concept to Today's Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heng Zhang</w:t>
+                <w:t xml:space="preserve">Tidal stream turbine control: An active disturbance rejection control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunmei Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+                <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (2), pp.534-538. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202, pp.107190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201913923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435470v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated Power Control of Variable-Speed Diesel Generators and Lithium-Battery on a Hybrid Electric Boat</w:t>
               </w:r>
@@ -1316,110 +1316,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Fréderic Charpentier</w:t>
+                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (3), pp.536-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213119v1</w:t>
+                <w:t xml:space="preserve">hal-01175745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Control of a Non-Pitchable PMSG-Based Marine Current Turbine at Over-rated Current Speed with Flux-Weakening Strategy</w:t>
               </w:r>
@@ -1437,361 +1437,361 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">Jean Fréderic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (3), pp.536-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175745v1</w:t>
+                <w:t xml:space="preserve">hal-01213119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Energy Storage Technologies for Marine Current Energy Systems</w:t>
+                <w:t xml:space="preserve">A review of energy storage technologie sfor marine current energy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18, pp.390-400. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 18, pp.390-400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757890v1</w:t>
+                <w:t xml:space="preserve">hal-01073025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of energy storage technologie sfor marine current energy systems</w:t>
+                <w:t xml:space="preserve">A Review of Energy Storage Technologies for Marine Current Energy Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18, pp.390-400</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 18, pp.390-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2012.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073025v1</w:t>
+                <w:t xml:space="preserve">hal-00757890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Smoothing Control in a Grid-Connected Marine Current Turbine System for Compensating Swell Effect</w:t>
               </w:r>
@@ -1803,77 +1803,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (3), pp.816-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1933,51 +1933,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing and Energy Management in an Islanded DC Microgrid</w:t>
+                <w:t xml:space="preserve">Optimal Sizing and Energy Management for Multi-Energy Microgrids Integrated with Combined Heat and Power Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
@@ -1985,129 +1985,116 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional Materials and Renewable Energies: COFMER’05 5th Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202532605001⟩</w:t>
+              <w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099890v1</w:t>
+                <w:t xml:space="preserve">hal-05237056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing and Energy Management for Multi-Energy Microgrids Integrated with Combined Heat and Power Unit</w:t>
+                <w:t xml:space="preserve">Sizing and Energy Management in an Islanded DC Microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
@@ -2115,92 +2102,105 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-6, </w:t>
+              <w:t xml:space="preserve">International Conference on Functional Materials and Renewable Energies: COFMER’05 5th Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Tanger, Morocco. pp.05001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202532605001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237056v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Free Control for Tidal Current Turbine Generation Systems: A Comparative Study</w:t>
               </w:r>
@@ -2427,291 +2427,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Mode Decomposition-based Notch Filter for Bearing Fault Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control Strategies for Tidal Stream Turbine Systems - A Comparative Study of ADRC, PI, and High-Order Sliding Mode Controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.6028-6033, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8926891⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6981-6986, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972601v1</w:t>
+                <w:t xml:space="preserve">hal-02614510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Strategies for Tidal Stream Turbine Systems - A Comparative Study of ADRC, PI, and High-Order Sliding Mode Controls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational Mode Decomposition-based Notch Filter for Bearing Fault Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6981-6986, </w:t>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.6028-6033, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8926891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614510v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Island Power Management using a Marine Current Turbine Farm and an Ocean Compressed Air Energy Storage System</w:t>
               </w:r>
@@ -2723,51 +2723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fréderic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2939,77 +2939,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PEAC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2014, Shanghai, China. pp.448-484, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3069,77 +3069,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICGE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3190,51 +3190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3266,325 +3266,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Smoothing and Limitation Control of a PMSG-Based Marine Current Turbine under Swell Waves</w:t>
+                <w:t xml:space="preserve">Power Limitation Control for a PMSG-Based Marine Current Turbine at High Tidal Speed and Strong Sea State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Scuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCGE SEEDS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint Nazaire, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">2013 IEEE IEMDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chicago, United States. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874489v1</w:t>
+                <w:t xml:space="preserve">hal-00874047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Limitation Control for a PMSG-Based Marine Current Turbine at High Tidal Speed and Strong Sea State</w:t>
+                <w:t xml:space="preserve">Power Smoothing Control of a Grid-Connected Marine Current Turbine System Using Supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE IEMDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Chicago, United States. pp.75-80</w:t>
+              <w:t xml:space="preserve">EMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Brest, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874047v1</w:t>
+                <w:t xml:space="preserve">hal-00874492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Smoothing Control of a Grid-Connected Marine Current Turbine System Using Supercapacitors</w:t>
+                <w:t xml:space="preserve">Power Smoothing and Limitation Control of a PMSG-Based Marine Current Turbine under Swell Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Brest, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">JCGE SEEDS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint Nazaire, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874492v1</w:t>
+                <w:t xml:space="preserve">hal-00874489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Storage Technologies for Smoothing Power Fluctuations in Marine Current Turbines</w:t>
               </w:r>
@@ -3596,77 +3596,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISIE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Hangzhou, China. pp.1425-1430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3717,77 +3717,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2012-38th Annual Conference on IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.4035-4040, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3847,77 +3847,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IECON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.4035-4040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4214,51 +4214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i2.23541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadir Boukoberine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Zia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Donateo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.113987" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joes.2020.04.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106772" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150538v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107190" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hezzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemna Bensalem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines8020017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebrekidan Gebresilassie Eshetu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laruelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913923" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2638878" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scuiller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;deric Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757890v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2012.10.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2013.2251918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532605001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099312" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152315" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04387999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAFEPROCESS58597.2023.10295924" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926891" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927629" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sheng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAC.2014.7037903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389244" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01091407v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0094" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i2.23541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Tang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joes.2020.04.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadir Boukoberine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Zia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Donateo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.113987" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebrekidan Gebresilassie Eshetu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laruelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913923" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hezzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemna Bensalem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines8020017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ba&#239;lo Camara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2638878" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scuiller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;deric Charpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2012.10.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2013.2251918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099312" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532605001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152315" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04387999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAFEPROCESS58597.2023.10295924" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927629" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926891" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sheng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAC.2014.7037903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389244" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01091407v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0094" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>