--- v0 (2026-03-06)
+++ v1 (2026-04-06)
@@ -93,325 +93,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe plastic deformation for producing Superfunctional ultrafine-grained and heterostructured materials: An interdisciplinary review</w:t>
+                <w:t xml:space="preserve">Effect of surface mechanical attrition treatment on gradient microstructure and low cycle fatigue behaviour of a 316H with anisotropic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaveh Edalati</w:t>
+                <w:t xml:space="preserve">Xiangdu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anwar Ahmed</w:t>
+                <w:t xml:space="preserve">Baisen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeid Akrami</w:t>
+                <w:t xml:space="preserve">Shangde Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kei Ameyama</w:t>
+                <w:t xml:space="preserve">Chongxiao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Aptukov</w:t>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1002, pp.174667. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 209, pp.109631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.174667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2026.109631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591805v1</w:t>
+                <w:t xml:space="preserve">hal-05580234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling mechanical behaviour of a gradient-microstructured material obtained by surface mechanical attrition treatment accounting for residual stresses</w:t>
+                <w:t xml:space="preserve">Severe plastic deformation for producing Superfunctional ultrafine-grained and heterostructured materials: An interdisciplinary review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zihao Guo</w:t>
+                <w:t xml:space="preserve">Kaveh Edalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianqiang Zhou</w:t>
+                <w:t xml:space="preserve">Anwar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhidan Sun</w:t>
+                <w:t xml:space="preserve">Saeid Akrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Retraint</w:t>
+                <w:t xml:space="preserve">Kei Ameyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Panicaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valery Aptukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.104713. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1002, pp.174667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.174667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121534v1</w:t>
+                <w:t xml:space="preserve">hal-04591805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of voids on thermal-mechanical reliability of lead-free solder joints</w:t>
               </w:r>
@@ -423,5078 +427,5208 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Nhat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pougnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Etgens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.04026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/20141204026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and micromechanisms of fish-eye crack initiation of a Ti-6Al-4V alloy in very high cycle fatigue regime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling mechanical behaviour of a gradient-microstructured material obtained by surface mechanical attrition treatment accounting for residual stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Zhao</w:t>
+                <w:t xml:space="preserve">Zihao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongqian Xue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jianqiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.10.125⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.104713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836227v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Fatigue Life Scatter for AA7075-T6 Using Crystal Plasticity Finite Element Method in the High to Very High Cycle Fatigue Regime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of a CoCrMo alloy treated by SMAT under rotating bending fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Qin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L. Brasileiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mabru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chieragatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40192-022-00256-5⟩</w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.283-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2022.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615799v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Surface Mechanical Attrition Treatment on Torsional Fatigue Properties of a 7075 Aluminum Alloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An electrical-mechanical cohesive zone model combining viscoelasticity and fatigue damage for soft adhesive layer in wearable sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhidan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yebo Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.108897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met12050785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03656333v1</w:t>
+                <w:t xml:space="preserve">hal-03829767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling residual stress and residual work hardening induced by surface mechanical attrition treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guelorget</w:t>
+                <w:t xml:space="preserve">Effect of Surface Mechanical Attrition Treatment on Torsional Fatigue Properties of a 7075 Aluminum Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhuo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqian Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met12050785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03760279v1</w:t>
+                <w:t xml:space="preserve">hal-03656333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of fatigue crack initiation in the very high cycle fatigue regime for AA7075-T6 alloy using crystal plasticity finite element method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling residual stress and residual work hardening induced by surface mechanical attrition treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongqian Xue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jianqiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guelorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06790-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.107688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589701v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical characterization of shot peening induced work hardening gradient and verification based on FEM analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Estimation of fatigue crack initiation in the very high cycle fatigue regime for AA7075-T6 alloy using crystal plasticity finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqian Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111586⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06790-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612646v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature Review on the Fatigue Properties of Materials Processed by Surface Mechanical Attrition Treatment (SMAT)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical characterization of shot peening induced work hardening gradient and verification based on FEM analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met12050775⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.111586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656335v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrical-mechanical cohesive zone model combining viscoelasticity and fatigue damage for soft adhesive layer in wearable sensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characteristics and micromechanisms of fish-eye crack initiation of a Ti-6Al-4V alloy in very high cycle fatigue regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqian Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yebo Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108897⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.10.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829767v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a CoCrMo alloy treated by SMAT under rotating bending fatigue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigation of the Fatigue Life Scatter for AA7075-T6 Using Crystal Plasticity Finite Element Method in the High to Very High Cycle Fatigue Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqian Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2022.03.029⟩</w:t>
+              <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40192-022-00256-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612005v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface coverage on the fatigue behavior of a shot peened AA7B50-T7751 alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Literature Review on the Fatigue Properties of Materials Processed by Surface Mechanical Attrition Treatment (SMAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Han Zhang</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2051-672X/ac210f⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met12050775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589705v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanisms of crack initiation of a Ti-8Al-1Mo-1V alloy in the very high cycle fatigue regime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of surface coverage on the fatigue behavior of a shot peened AA7B50-T7751 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yanli He</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106314⟩</w:t>
+              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.035041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2051-672X/ac210f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589708v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic and elastic-plastic stress release due to material removal in measurement of in-depth residual stresses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Micromechanisms of crack initiation of a Ti-8Al-1Mo-1V alloy in the very high cycle fatigue regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqian Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanli He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2021.104380⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.106314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589709v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of transformed β phase on fish-eye ductile crack initiation of a Ti-6Al-4V alloy in very high cycle fatigue regime</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Elastic and elastic-plastic stress release due to material removal in measurement of in-depth residual stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.129283⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.104380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2021.104380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589711v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ EBSD investigation of thermal stability of a 316L stainless steel nanocrystallized by Surface Mechanical Attrition Treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of transformed β phase on fish-eye ductile crack initiation of a Ti-6Al-4V alloy in very high cycle fatigue regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqian Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 263, pp.127249. </w:t>
+              <w:t xml:space="preserve">, 2021, 287, pp.129283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2019.127249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.129283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010592v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of crack initiation mechanism of a precipitation hardened TC11 titanium alloy under very high cycle fatigue loading</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In-situ EBSD investigation of thermal stability of a 316L stainless steel nanocrystallized by Surface Mechanical Attrition Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangcan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.138989⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, pp.127249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2019.127249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453445v1</w:t>
+                <w:t xml:space="preserve">hal-03010592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface mechanical attrition treatment on high cycle and very high cycle fatigue of a 7075-T6 aluminium alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Investigation of crack initiation mechanism of a precipitation hardened TC11 titanium alloy under very high cycle fatigue loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqian Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.105798⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.138989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.138989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589717v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Turning on the Surface Integrity and Fatigue Life of a TC11 Alloy in Very High Cycle Fatigue Regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effect of surface mechanical attrition treatment on high cycle and very high cycle fatigue of a 7075-T6 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met10111507⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.105798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.105798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589714v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue properties and cracking mechanisms of a 7075 aluminum alloy under axial and torsional loadings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of Turning on the Surface Integrity and Fatigue Life of a TC11 Alloy in Very High Cycle Fatigue Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqian Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Bayraktar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met10111507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2019.12.069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02453428v1</w:t>
+                <w:t xml:space="preserve">hal-03589714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ductile damage during surface mechanical attrition treatment for TWIP steels using a dislocation density based viscoplasticity and damage models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of gradient properties generated by SMAT for a biomedical grade 316L stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangcan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guelorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155, pp.109788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.109788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2018.12.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02278940v1</w:t>
+                <w:t xml:space="preserve">hal-02276247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of gradient properties generated by SMAT for a biomedical grade 316L stainless steel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fatigue properties and cracking mechanisms of a 7075 aluminum alloy under axial and torsional loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhuo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.637-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2019.12.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.109788⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02276247v1</w:t>
+                <w:t xml:space="preserve">hal-02453428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and constitutive modelling of cyclic behaviour of 316L steels including hardening/softening and strain range memory effect in LCF regime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigation of ductile damage during surface mechanical attrition treatment for TWIP steels using a dislocation density based viscoplasticity and damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenglin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Retraint</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.279-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2018.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277225v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of residual stress and work hardening and their effects on the mechanical behaviour of a shot peened structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Very High Cycle Fatigue of a Cast Aluminum Alloy: Size Effect and Crack Initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqian Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Retraint</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2018.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (10), pp.5406-5416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-018-3617-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281585v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Surface Mechanical Attrition Treatment on the very high cycle fatigue behavior of TC11</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis and constitutive modelling of cyclic behaviour of 316L steels including hardening/softening and strain range memory effect in LCF regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816509001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.54-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276911v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modeling of TWIP/TRIP steels and numerical simulation of single impact during Surface Mechanical Attrition Treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of residual stress and work hardening and their effects on the mechanical behaviour of a shot peened structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122, pp.69-75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2018.04.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 127, pp.100-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276498v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle fatigue of 316L stainless steel processed by surface mechanical attrition treatment (SMAT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of Surface Mechanical Attrition Treatment on the very high cycle fatigue behavior of TC11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqian Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 165, pp.15002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816515002⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 165, pp.09001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816509001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279193v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack initiation and propagation of 100Cr6 steel under torsional loading in very high cycle regime</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Constitutive modeling of TWIP/TRIP steels and numerical simulation of single impact during Surface Mechanical Attrition Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenglin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xianjie Zhang</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816520003⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278089v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the effects of surface mechanical attrition treatment and conventional shot peening on low cycle fatigue of a 316L stainless steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Low cycle fatigue of 316L stainless steel processed by surface mechanical attrition treatment (SMAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhidan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.06.041⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.15002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816515002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276431v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High Cycle Fatigue of a Cast Aluminum Alloy: Size Effect and Crack Initiation</w:t>
+                <w:t xml:space="preserve">Comparative study of the effects of surface mechanical attrition treatment and conventional shot peening on low cycle fatigue of a 316L stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongqian Xue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jianqiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zhi Li</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kanoute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-018-3617-y⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 349, pp.556-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283365v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface mechanical attrition treatment on low cycle fatigue properties of an austenitic stainless steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fatigue crack initiation and propagation of 100Cr6 steel under torsional loading in very high cycle regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqian Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Retraint</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2017.06.011⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.20003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816520003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878542v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of mechanical deformation of semi-solid material using level-set based finite element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of surface mechanical attrition treatment on low cycle fatigue properties of an austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guochao Gu</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.309-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2017.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/aa788e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01536648v1</w:t>
+                <w:t xml:space="preserve">hal-01878542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of microstructure changes due to low cycle fatigue of a steel nanocrystallised by Surface Mechanical Attrition Treatment (SMAT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of mechanical deformation of semi-solid material using level-set based finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Helbert</w:t>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brisset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guochao Gu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2016.12.017⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (6), 065020 (15pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/aa788e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01878505v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime prediction of a viscoplastic lead-free solder in power electronics modules under passive temperature cycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental study of microstructure changes due to low cycle fatigue of a steel nanocrystallised by Surface Mechanical Attrition Treatment (SMAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lahouari Benabou</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2015080⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.117-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2016.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01220308v1</w:t>
+                <w:t xml:space="preserve">hal-01878505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and simulation of intergranular fracture due to dynamic embrittlement for a CuNiSi alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lifetime prediction of a viscoplastic lead-free solder in power electronics modules under passive temperature cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hongqian Xue</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.06.003⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, 3, 306 (9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02279744v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01220308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum damage approach for fatigue life prediction of viscoplastic solder joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling and simulation of intergranular fracture due to dynamic embrittlement for a CuNiSi alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhidan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jmech.2015.15⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107455v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-pillar compression tests to characterize the mechanical behavior of a nanocrystalline layer induced by SMAT in a 316L stainless steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analytical homogenization modeling and computational simulation of intergranular fracture in polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Waltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 193 (1), pp.59-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-015-0018-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02279305v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical homogenization modeling and computational simulation of intergranular fracture in polycrystals</w:t>
+                <w:t xml:space="preserve">Continuum damage approach for fatigue life prediction of viscoplastic solder joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pougnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-015-0018-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.525-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jmech.2015.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276173v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of anisotropic failure in wood under large deformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Micro-pillar compression tests to characterize the mechanical behavior of a nanocrystalline layer induced by SMAT in a 316L stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guelorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Waltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (3), pp.304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-014-0287-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03589930v1</w:t>
+                <w:t xml:space="preserve">hal-02279305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Low Cycle Fatigue Life Using Cycles Jumping Integration Scheme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical study of anisotropic failure in wood under large deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 784, pp.308-316. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (6), pp.1977-1993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.784.308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-014-0287-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281523v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue properties of a biomedical 316L steel processed by surface mechanical attrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Prediction of Low Cycle Fatigue Life Using Cycles Jumping Integration Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemais Saanouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Dhifallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yisa Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/63/1/012021⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 784, pp.308-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.784.308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278126v1</w:t>
+                <w:t xml:space="preserve">hal-02281523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of thermo-mechanical fatigue for solder joints in power electronics modules under passive temperature cycling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fatigue properties of a biomedical 316L steel processed by surface mechanical attrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Richard Dahoo</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Chemkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2013.05.009⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.012021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/63/1/012021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00830637v1</w:t>
+                <w:t xml:space="preserve">hal-02278126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D finite element model of semi-solid permeability in an equiaxed granular structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Prediction of thermo-mechanical fatigue for solder joints in power electronics modules under passive temperature cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.04.042⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.48-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2013.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509733v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">3D finite element model of semi-solid permeability in an equiaxed granular structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhidan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (1), pp.Pages 158-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.04.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamic embrittlement at intermediate temperature in a Cu-Ni-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laitem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.145-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5504,2175 +5638,2175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of residual stress on the tensile loading of a gradient microstructure material obtained by surface mechanical attrition treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guelorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRS11 – 11th International Conference on Residual Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation density-based model for describing the mechanical behavior of gradient microstructure generated by SMAT for TWIP/TRIP steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenglin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangcan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guelorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT2019-European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the gradient properties of a 316L steel generated by SMAT using micro-pillar compression tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Low cycle fatigue modelling of a cylindrical structure accounting for residual stress and work hardening generated by Surface Mechanical Attrition Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2018 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12th International Fatigue Congress (Fatigue 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461122v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling study of low cycle fatigue behaviour of an austenitic stainless steel processed by Surface Mechanical Attrition Treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of the gradient properties of a 316L steel generated by SMAT using micro-pillar compression tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangcan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guelorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Mechanics of Materials Conference (EMMC16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">EMRS 2018 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870207v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle fatigue modelling of a cylindrical structure accounting for residual stress and work hardening generated by Surface Mechanical Attrition Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling study of low cycle fatigue behaviour of an austenitic stainless steel processed by Surface Mechanical Attrition Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kanoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Fatigue Congress (Fatigue 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">16th European Mechanics of Materials Conference (EMMC16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870214v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent modeling of the mechanical behavior of an austenitic stainless steel under low cycle fatigue loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cyclic behavior of gradient microstructure generated by Surface Mechanical Attrition Treatment for an austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kanoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMM5 – 5th International Conference on Material Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">XXXI International Conference on Surface Modification Technologies (SMT31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870217v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique par éléments finis de la déformation de matériaux métalliques nanocristallins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of impacts during Surface Mechanical Attrition Treatment using crystal plasticity model in finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenglin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Panicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899321v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPFEM investigation of effects of residual stress and work hardening on the tensile behavior of a shot peened steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Self-consistent modeling of the mechanical behavior of an austenitic stainless steel under low cycle fatigue loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kanoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Workshop on Computational Mechanics of Materials (IWCMM-27)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">ICMM5 – 5th International Conference on Material Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870230v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behavior of gradient microstructure generated by Surface Mechanical Attrition Treatment for an austenitic stainless steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation numérique par éléments finis de la déformation de matériaux métalliques nanocristallins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangcan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Yossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI International Conference on Surface Modification Technologies (SMT31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870222v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of impacts during Surface Mechanical Attrition Treatment using crystal plasticity model in finite element method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">CPFEM investigation of effects of residual stress and work hardening on the tensile behavior of a shot peened steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Panicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">27th International Workshop on Computational Mechanics of Materials (IWCMM-27)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465360v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low cycle fatigue properties of an austenitic stainless steel 316L processed by surface mechanical attrition treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kanoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mechanical behavior of nanocrystalline layer induced by SMAT using micro-pillar compression technique coupled with finite element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangcan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guelorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Waltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomechanical Testing in Material Research and Development V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulation of cracking from sulfur-induced dynamic embrittlement in a polycrystalline copper specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium of Mechanics - Multi-physics modeling of solids 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic deformation and damage initiation in nanocrystalline metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Makke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Panicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium of Mechanics - Multi-physics modeling of solids 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02782293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la fragilisation dynamique d'un matériau polycristallin sous traction monotone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche continue de la rupture du bois en grands déplacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Plastic Deformation and Recrystallization of Polycrystals Using Digital Microstructures and Adaptive Meshing Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Modelling of plastic deformation and recrystallization of polycrystals using digital microstructures and adaptive meshing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héba Resk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Metal Forming</w:t>
+              <w:t xml:space="preserve">Metal Forming 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Toyohashi, Japan. pp.Pages 1420-1425, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/srin.201190002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836283v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of plastic deformation and recrystallization of polycrystals using digital microstructures and adaptive meshing techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Modeling of Plastic Deformation and Recrystallization of Polycrystals Using Digital Microstructures and Adaptive Meshing Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héba Resk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metal Forming 2010</w:t>
+              <w:t xml:space="preserve">13th International Conference on Metal Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Toyohashi, Japan. pp.Pages 1420-1425, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/srin.201190002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614554v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical analysis of virtual polycrystals in solid and semi-solid states, combining a level set framework with adaptive meshing techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héba Resk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th US National Congress on Computational Mechanics (UNSCCM-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7819,51 +7953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591805v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Edalati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Akrami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ameyama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Aptukov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174667" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121534v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidan Sun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Benabou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pougnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Etgens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqian Xue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.10.125" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-022-00256-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Gao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12050785" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Cui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107688" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06790-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111586" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12050775" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Zhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yebo Lu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108897" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brasileiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chieragatti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Proust" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.029" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ac210f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106314" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2021.104380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.129283" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangcan Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Helbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02453445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.138989" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105798" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589714v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Bayraktar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10111507" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02453428v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenglin Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2018.12.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276247v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109788" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02277225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kanoute" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.03.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2018.09.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816509001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2018.04.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816515002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278089v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816520003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276431v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.06.041" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3617-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.06.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guochao Gu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa788e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Helbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.12.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNV64R2L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015080" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.06.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHKQCGQ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107455v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2015.15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2JKKBT1C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0018-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589930v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0287-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Dhifallah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisa Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.308" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278126v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/63/1/012021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard Dahoo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.05.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78LQNKXJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.04.042" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434001v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laitem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634715v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291135v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461122v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870207v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899321v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Yossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870230v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870222v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465360v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461114v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02782293v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836283v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ba Resk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201190002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KMPG2KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580234v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdu Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisen Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangde Gao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongxiao Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2026.109631" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591805v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Edalati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Akrami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ameyama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Aptukov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174667" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Benabou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidan Sun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pougnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Etgens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Guo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104713" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brasileiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chieragatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Proust" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yebo Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108897" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Gao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqian Xue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Gao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12050785" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Cui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06790-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111586" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.10.125" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-022-00256-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12050775" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ac210f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli He" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106314" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2021.104380" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.129283" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangcan Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Helbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127249" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02453445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.138989" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105798" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Bayraktar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10111507" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109788" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02453428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenglin Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2018.12.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3617-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02277225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kanoute" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.03.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2018.09.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276911v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816509001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2018.04.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816515002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.06.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816520003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.06.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guochao Gu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa788e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Helbert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.12.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNV64R2L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015080" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.06.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHKQCGQ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0018-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2015.15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279305v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015028" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2JKKBT1C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0287-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Dhifallah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisa Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.308" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278126v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/63/1/012021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard Dahoo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.05.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78LQNKXJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.04.042" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laitem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634715v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465360v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870217v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Yossi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461114v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870243v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02782293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717064v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ba Resk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201190002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KMPG2KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836283v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867830v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>