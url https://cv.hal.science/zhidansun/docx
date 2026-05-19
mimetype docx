--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -906,923 +906,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Surface Mechanical Attrition Treatment on Torsional Fatigue Properties of a 7075 Aluminum Alloy</w:t>
+                <w:t xml:space="preserve">Literature Review on the Fatigue Properties of Materials Processed by Surface Mechanical Attrition Treatment (SMAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yizhuo Li</w:t>
+                <w:t xml:space="preserve">Pengfei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.785. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met12050785⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met12050775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656333v1</w:t>
+                <w:t xml:space="preserve">hal-03656335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling residual stress and residual work hardening induced by surface mechanical attrition treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guelorget</w:t>
+                <w:t xml:space="preserve">Effect of Surface Mechanical Attrition Treatment on Torsional Fatigue Properties of a 7075 Aluminum Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhuo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqian Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107688⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met12050785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760279v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of fatigue crack initiation in the very high cycle fatigue regime for AA7075-T6 alloy using crystal plasticity finite element method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Characteristics and micromechanisms of fish-eye crack initiation of a Ti-6Al-4V alloy in very high cycle fatigue regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06790-5⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.10.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589701v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical characterization of shot peening induced work hardening gradient and verification based on FEM analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianqiang Zhou</w:t>
+                <w:t xml:space="preserve">Investigation of the Fatigue Life Scatter for AA7075-T6 Using Crystal Plasticity Finite Element Method in the High to Very High Cycle Fatigue Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111586⟩</w:t>
+              <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40192-022-00256-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612646v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and micromechanisms of fish-eye crack initiation of a Ti-6Al-4V alloy in very high cycle fatigue regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Gao</w:t>
+                <w:t xml:space="preserve">Modelling residual stress and residual work hardening induced by surface mechanical attrition treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hongqian Xue</w:t>
+                <w:t xml:space="preserve">Zhiyuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guelorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.10.125⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.107688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836227v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Fatigue Life Scatter for AA7075-T6 Using Crystal Plasticity Finite Element Method in the High to Very High Cycle Fatigue Regime</w:t>
+                <w:t xml:space="preserve">Estimation of fatigue crack initiation in the very high cycle fatigue regime for AA7075-T6 alloy using crystal plasticity finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40192-022-00256-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06790-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615799v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature Review on the Fatigue Properties of Materials Processed by Surface Mechanical Attrition Treatment (SMAT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Gao</w:t>
+                <w:t xml:space="preserve">Numerical characterization of shot peening induced work hardening gradient and verification based on FEM analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.775. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.111586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met12050775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656335v1</w:t>
+                <w:t xml:space="preserve">hal-03612646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface coverage on the fatigue behavior of a shot peened AA7B50-T7751 alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1869,64 +1869,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanisms of crack initiation of a Ti-8Al-1Mo-1V alloy in the very high cycle fatigue regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2103,64 +2103,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of transformed β phase on fish-eye ductile crack initiation of a Ti-6Al-4V alloy in very high cycle fatigue regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2341,64 +2341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of crack initiation mechanism of a precipitation hardened TC11 titanium alloy under very high cycle fatigue loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2458,77 +2458,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface mechanical attrition treatment on high cycle and very high cycle fatigue of a 7075-T6 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2575,103 +2575,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Turning on the Surface Integrity and Fatigue Life of a TC11 Alloy in Very High Cycle Fatigue Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Bayraktar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (11), pp.1507. </w:t>
@@ -2722,51 +2722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of gradient properties generated by SMAT for a biomedical grade 316L stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangcan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guelorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,51 +2839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue properties and cracking mechanisms of a 7075 aluminum alloy under axial and torsional loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizhuo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3073,90 +3073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very High Cycle Fatigue of a Cast Aluminum Alloy: Size Effect and Crack Initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianjie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3197,51 +3197,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and constitutive modelling of cyclic behaviour of 316L steels including hardening/softening and strain range memory effect in LCF regime</w:t>
+                <w:t xml:space="preserve">Reconstruction of residual stress and work hardening and their effects on the mechanical behaviour of a shot peened structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
@@ -3259,106 +3259,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kanoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 107, pp.54-78. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127, pp.100-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277225v1</w:t>
+                <w:t xml:space="preserve">hal-02281585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of residual stress and work hardening and their effects on the mechanical behaviour of a shot peened structure</w:t>
+                <w:t xml:space="preserve">Experimental analysis and constitutive modelling of cyclic behaviour of 316L steels including hardening/softening and strain range memory effect in LCF regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
@@ -3376,138 +3376,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kanoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 127, pp.100-111. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.54-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2018.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281585v1</w:t>
+                <w:t xml:space="preserve">hal-02277225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Surface Mechanical Attrition Treatment on the very high cycle fatigue behavior of TC11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3548,265 +3548,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modeling of TWIP/TRIP steels and numerical simulation of single impact during Surface Mechanical Attrition Treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low cycle fatigue of 316L stainless steel processed by surface mechanical attrition treatment (SMAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2018.04.005⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.15002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816515002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276498v1</w:t>
+                <w:t xml:space="preserve">hal-02279193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle fatigue of 316L stainless steel processed by surface mechanical attrition treatment (SMAT)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitutive modeling of TWIP/TRIP steels and numerical simulation of single impact during Surface Mechanical Attrition Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenglin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165, pp.15002. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.69-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816515002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279193v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the effects of surface mechanical attrition treatment and conventional shot peening on low cycle fatigue of a 316L stainless steel</w:t>
               </w:r>
@@ -3909,64 +3909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack initiation and propagation of 100Cr6 steel under torsional loading in very high cycle regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4536,51 +4536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqian Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 75, pp.81-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4860,51 +4860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guelorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Waltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5678,51 +5678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guelorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5816,51 +5816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangcan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guelorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6036,51 +6036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangcan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhidan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guelorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6926,51 +6926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangcan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guelorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Waltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7953,51 +7953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580234v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdu Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisen Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangde Gao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongxiao Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2026.109631" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591805v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Edalati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Akrami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ameyama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Aptukov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174667" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Benabou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidan Sun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pougnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Etgens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Guo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104713" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brasileiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chieragatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Proust" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yebo Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108897" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Gao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqian Xue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Gao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12050785" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Cui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06790-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111586" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.10.125" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-022-00256-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12050775" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ac210f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli He" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106314" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2021.104380" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.129283" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangcan Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Helbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127249" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02453445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.138989" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105798" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Bayraktar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10111507" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109788" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02453428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenglin Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2018.12.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3617-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02277225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kanoute" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.03.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2018.09.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276911v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816509001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2018.04.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816515002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.06.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816520003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.06.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guochao Gu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa788e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Helbert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.12.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNV64R2L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015080" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.06.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHKQCGQ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0018-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2015.15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279305v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015028" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2JKKBT1C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0287-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Dhifallah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisa Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.308" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278126v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/63/1/012021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard Dahoo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.05.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78LQNKXJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.04.042" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laitem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634715v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465360v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870217v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Yossi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461114v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870243v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02782293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717064v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ba Resk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201190002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KMPG2KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836283v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867830v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580234v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdu Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisen Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangde Gao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongxiao Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2026.109631" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591805v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Edalati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Akrami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ameyama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Aptukov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174667" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Benabou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidan Sun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pougnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Etgens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Guo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104713" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brasileiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chieragatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Proust" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yebo Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108897" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Gao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12050775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqian Xue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Gao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12050785" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.10.125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-022-00256-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Cui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guelorget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107688" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06790-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111586" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ac210f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli He" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106314" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2021.104380" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.129283" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangcan Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Helbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127249" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02453445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.138989" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105798" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Bayraktar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10111507" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109788" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02453428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenglin Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2018.12.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3617-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281585v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kanoute" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2018.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02277225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.03.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276911v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816509001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816515002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2018.04.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.06.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816520003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.06.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guochao Gu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa788e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Helbert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.12.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNV64R2L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015080" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.06.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHKQCGQ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0018-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2015.15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279305v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015028" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2JKKBT1C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0287-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Dhifallah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisa Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.308" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278126v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/63/1/012021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard Dahoo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.05.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78LQNKXJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.04.042" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laitem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634715v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465360v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870217v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Yossi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461114v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870243v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02782293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717064v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ba Resk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201190002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KMPG2KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836283v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867830v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>