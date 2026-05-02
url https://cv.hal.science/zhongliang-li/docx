--- v0 (2026-04-01)
+++ v1 (2026-05-02)
@@ -575,177 +575,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal post-prognostics decision making for multi-stack fuel cells in transportation: toward joint load allocation and maintenance scheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
+                <w:t xml:space="preserve">An advanced 1D physics-based model for PEM hydrogen fuel cells with enhanced overvoltage prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Outbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jemei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hissel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTE.2024.3423404⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97, pp.1108-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.11.374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744788v1</w:t>
+                <w:t xml:space="preserve">hal-04530852v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward optimal operations of long-lifetime PEM electrolysis: Degradation mechanisms, modeling, diagnostics, and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Zerrougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -764,236 +760,240 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 193, pp.152297 (26). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.152297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An advanced 1D physics-based model for PEM hydrogen fuel cells with enhanced overvoltage prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gass</w:t>
+                <w:t xml:space="preserve">Optimal post-prognostics decision making for multi-stack fuel cells in transportation: toward joint load allocation and maintenance scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 97, pp.1108-1125. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.2456-2466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.11.374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TTE.2024.3423404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530852v4</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlphaPEM: an open-source dynamic 1D physics-based PEM fuel cell model for embedded applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1434,90 +1434,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Critical Review of Proton Exchange Membrane Fuel Cells Matter Transports and Voltage Polarisation for Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jemei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1796,291 +1796,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel long short-term memory networks-based data-driven prognostic strategy for proton exchange membrane fuel cells</w:t>
+                <w:t xml:space="preserve">A fusion prognostics strategy for fuel cells operating under dynamic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfeng Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongdong Zhao</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (18), pp.10395-10408. </w:t>
+              <w:t xml:space="preserve">eTransportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.100166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.01.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etran.2022.100166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581357v1</w:t>
+                <w:t xml:space="preserve">hal-03642009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fusion prognostics strategy for fuel cells operating under dynamic conditions</w:t>
+                <w:t xml:space="preserve">A novel long short-term memory networks-based data-driven prognostic strategy for proton exchange membrane fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Outbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfeng Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongdong Zhao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eTransportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.100166. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (18), pp.10395-10408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etran.2022.100166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.01.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642009v1</w:t>
+                <w:t xml:space="preserve">hal-03581357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation identification and prognostics of proton exchange membrane fuel cell under dynamic load</w:t>
               </w:r>
@@ -2105,51 +2105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jemei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3795,51 +3795,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid modeling of power electronic system for hardware-in-the-loop application</w:t>
+                <w:t xml:space="preserve">FPGA-Based Real-time Simulation of High-Power Electronic System with Nonlinear IGBT Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Ma</w:t>
@@ -3874,97 +3874,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JESTPE.2018.2873157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299964v1</w:t>
+                <w:t xml:space="preserve">hal-02004142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-Based Real-time Simulation of High-Power Electronic System with Nonlinear IGBT Characteristics</w:t>
+                <w:t xml:space="preserve">Hybrid modeling of power electronic system for hardware-in-the-loop application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Ma</w:t>
@@ -3999,82 +4008,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (A), pp.502 - 512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JESTPE.2018.2873157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02004142v1</w:t>
+                <w:t xml:space="preserve">hal-02299964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Stiffness Analysis for Solid Oxide Fuel Cell Real-Time Simulation Applications</w:t>
               </w:r>
@@ -4363,51 +4363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Giurgea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jemei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 164, pp.284-293. </w:t>
@@ -4677,264 +4677,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Diagnosis of PEMFC by Combining Support Vector Machine and Fluidic Model</w:t>
+                <w:t xml:space="preserve">Data-driven diagnosis of PEM fuel cell: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Hissel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Outbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Giurgea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476496v1</w:t>
+                <w:t xml:space="preserve">hal-01113297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven diagnosis of PEM fuel cell: A comparative study</w:t>
+                <w:t xml:space="preserve">Online Diagnosis of PEMFC by Combining Support Vector Machine and Fluidic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefan Giurgea</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giurgea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Outbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.448-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201300197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113297v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4946,351 +4946,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et validation basée sur la physique d'un stack d'électrolyseur de type PEM</w:t>
+                <w:t xml:space="preserve">Dual-scale modeling of PEM fuel cell systems for degradation assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vignal</w:t>
+                <w:t xml:space="preserve">Qian He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Latour</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506680v1</w:t>
+                <w:t xml:space="preserve">hal-05495798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-scale modeling of PEM fuel cell systems for degradation assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et validation basée sur la physique d'un stack d'électrolyseur de type PEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian He</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hissel</w:t>
+                <w:t xml:space="preserve">Benoit Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495798v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et validation basée sur la physique d'un stack d'électrolyseur de type PEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hissel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506718v1</w:t>
+                <w:t xml:space="preserve">hal-05506680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale and Multiphysics 1D Modeling of Polymer Electrolyte Membrane Water Electrolysers</w:t>
               </w:r>
@@ -6319,51 +6319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Giurgea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jemei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on ”Fundamentals &amp; Development of Fuel Cells” (FDFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.284-293</w:t>
@@ -6682,51 +6682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Giurgea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jemei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells” (FDFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7622,51 +7622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fclab.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.femto-st.fr/fr/Departements-de-recherche/ENERGIE/Presentation/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lis-lab.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829153v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zuo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057229v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Touil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jeme&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235628" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057367v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Zerrougui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.12.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3423404" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530852v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gass" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.11.374" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647829v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.102002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.05.422" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126185" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100474" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493419v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad305a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Guo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2023.100246" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03599232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Saidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.7828" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfeng Dou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etran.2022.100166" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Yue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104959" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.117918" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597387v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigen Nie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqiong Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Lian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2020.0050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucen Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Zou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Peng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3026487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixue Zheng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2893827" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Virginia Breaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Bai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02495945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangfei Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Lu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42500-019-0008-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Giurgea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2824902" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2872118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.077" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xizheng Guo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2018.2866696" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2018.06.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2018.2873157" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Breaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briois Pascal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2849930" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01846859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.11.060" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2418324" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongdong Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giurgea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Outbib" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hissel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300197" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20F94DA98E3EB96D15AF6D5227A5616DA74B7A67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Latour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian He" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506718v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pierobon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tittarelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227988" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R22-01-051-cd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589725" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150117v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douman Feng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255373" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Le Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927442" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217247" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01942197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gouriveau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Wei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Zou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocai Yang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19620-6_17" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476369v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878317" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862527" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669725" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02496139v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584.ch5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01275281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fclab.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.femto-st.fr/fr/Departements-de-recherche/ENERGIE/Presentation/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lis-lab.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829153v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zuo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057229v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Touil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jeme&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235628" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057367v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Zerrougui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.12.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530852v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gass" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.11.374" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.152297" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3423404" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647829v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.102002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.05.422" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126185" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100474" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493419v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad305a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Guo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2023.100246" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03599232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Saidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.7828" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfeng Dou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etran.2022.100166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.121" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Yue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104959" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.117918" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597387v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigen Nie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqiong Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Lian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2020.0050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucen Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Zou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Peng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3026487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixue Zheng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2893827" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Virginia Breaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Bai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02495945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangfei Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Lu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42500-019-0008-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Giurgea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2824902" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2872118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.077" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xizheng Guo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2018.2866696" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2018.06.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004142v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2018.2873157" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Breaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briois Pascal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2849930" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01846859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.11.060" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2418324" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongdong Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giurgea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Outbib" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hissel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300197" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20F94DA98E3EB96D15AF6D5227A5616DA74B7A67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian He" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Latour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506680v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pierobon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tittarelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227988" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R22-01-051-cd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589725" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150117v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douman Feng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255373" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Le Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927442" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217247" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01942197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gouriveau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Wei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Zou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocai Yang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19620-6_17" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476369v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878317" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862527" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669725" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02496139v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584.ch5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01275281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>