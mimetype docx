--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -66,1466 +66,1600 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of three-dimensional shrinkage deformations and volumes of stabilised soft clay during drying with Structure from Motion photogrammetry</w:t>
+                <w:t xml:space="preserve">Seepage Erosion and Stability Criterion for Construction and Demolition Waste Particles in Embankment Fill Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
+                <w:t xml:space="preserve">Qian-Feng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leena Korkiala-Tanttu</w:t>
+                <w:t xml:space="preserve">Xue-Ke Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Sołowski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhongsen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Ning Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-023-01898-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-20616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229802v1</w:t>
+                <w:t xml:space="preserve">hal-05594303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric characterisation of rock aggregates with different grain size distributions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of three-dimensional shrinkage deformations and volumes of stabilised soft clay during drying with Structure from Motion photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leena Korkiala-Tanttu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Sołowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2224452⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (10), pp.5319-5339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-023-01898-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136071v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of internal stability on the failure properties of gravel-sand mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dielectric characterisation of rock aggregates with different grain size distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12989/cac.2023.31.5.395⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2224452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145921v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for centrifuge modelling of laterally monotonic loaded monopiles in saturated dense sand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of internal stability on the failure properties of gravel-sand mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Thorel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hanène Souli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108312⟩</w:t>
+              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (5), pp.395-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/cac.2023.31.5.395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04425088v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of embedding depth and load eccentricity on lateral response of offshore monopiles in dense sand: A centrifuge study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dataset for centrifuge modelling of laterally monotonic loaded monopiles in saturated dense sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgeot.21.00200⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.108312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03483556v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Unsaturated Triaxial Device to Characterize the Pore-Water Pressure and Local Volume Change Behavior of a Compacted Marl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of embedding depth and load eccentricity on lateral response of offshore monopiles in dense sand: A centrifuge study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongsen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soanarivo Rinah Andrianatrehina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Taibi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Boutonnier</w:t>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.21.00200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/GTJ20190003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02546603v1</w:t>
+                <w:t xml:space="preserve">hal-03483556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using FBGS to estimate the horizontal response of a monopile in a geotechnical centrifuge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An Improved Unsaturated Triaxial Device to Characterize the Pore-Water Pressure and Local Volume Change Behavior of a Compacted Marl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soanarivo Rinah Andrianatrehina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Boutonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (2), pp.20190003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20190003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jphmg.19.00022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02516732v1</w:t>
+                <w:t xml:space="preserve">hal-02546603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Osmotic Oedometer with Electrical Resistivity Technique for Monitoring Water Exchanges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Using FBGS to estimate the horizontal response of a monopile in a geotechnical centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabil Abou-Bekr</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Taibi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/GTJ20170156⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.164-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jphmg.19.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546607v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment une pollution par le plomb influence-t-elle les propriétés d’une argile ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A New Osmotic Oedometer with Electrical Resistivity Technique for Monitoring Water Exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feth-Ellah Mounir Derfouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Abou-Bekr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3981⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (3), pp.20170156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20170156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159188v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new osmotic oedometer with electrical resistivity technique for monitoring water exchanges</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comment une pollution par le plomb influence-t-elle les propriétés d’une argile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Souli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongsen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/gtj20170156⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°79 - N° Spécial, Congrès Sites Sols Pollués, mars 2019, pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789692v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global representation of the drying–wetting curves of four engineering soils: experiments and correlations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A new osmotic oedometer with electrical resistivity technique for monitoring water exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Derfouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Assia Benchouk</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Abou Bekr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feth-Ellah Mounir Derfouf</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Said Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/gtj20170156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-017-0527-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01789679v1</w:t>
+                <w:t xml:space="preserve">hal-01789692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Global representation of the drying–wetting curves of four engineering soils: experiments and correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Benchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feth-Ellah Mounir Derfouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Abou-Bekr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.51 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-017-0527-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recent developments and applications of the high-capacity tensiometer in geotechnical engineering - a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian-Sheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (6), pp.1805-1822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1535,440 +1669,440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Fibre bragg grating sensors to estimate the horizontal monopile behaviour in centrifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, LULEA, Sweden. pp. 293-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge test on instrumented FBGs monopile foundation in sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSMGE 2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. 8 p, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic strains of a compacted clayey soil under repeated axial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth Conference on Bearing Capacity of Roads, railways and Airfields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical approaches of the hydro-mechanical behaviour of a quasi-saturated compacted clayey soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Mahmutovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Boutonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Unsaturated Soils – “E-UNSAT 2016”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160908015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1978,114 +2112,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des propriétés hydromécaniques des sols argileux non saturés proches de la saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale Paris, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ECAP0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01163667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2232,51 +2366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Korkiala-Tanttu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech So&#322;owski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-01898-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2224452" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2023.31.5.395" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsen Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00200" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02546603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanarivo Rinah Andrianatrehina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taibi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boutonnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20190003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.19.00022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02546607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth-Ellah Mounir Derfouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abou-Bekr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20170156" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3981" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789692v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Derfouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abou Bekr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/gtj20170156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benchouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0527-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Sheng Tang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430597v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0263" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01790016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mahmutovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160908015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ECAP0023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian-Feng Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Ke Shi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsen Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Ning Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zeng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-20616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Korkiala-Tanttu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech So&#322;owski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-01898-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2224452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2023.31.5.395" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00200" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02546603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanarivo Rinah Andrianatrehina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boutonnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20190003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.19.00022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02546607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth-Ellah Mounir Derfouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abou-Bekr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20170156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3981" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Derfouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abou Bekr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/gtj20170156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benchouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0527-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Sheng Tang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430597v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0263" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01790016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mahmutovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160908015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ECAP0023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>