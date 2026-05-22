--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -338,295 +338,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric characterisation of rock aggregates with different grain size distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of internal stability on the failure properties of gravel-sand mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benhui Fan</w:t>
+                <w:t xml:space="preserve">Hanène Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bosc</w:t>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
+                <w:t xml:space="preserve">Jean Jacques Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (5), pp.395-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2224452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12989/cac.2023.31.5.395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136071v1</w:t>
+                <w:t xml:space="preserve">hal-04145921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of internal stability on the failure properties of gravel-sand mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric characterisation of rock aggregates with different grain size distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (5), pp.395-403. </w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/cac.2023.31.5.395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2224452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145921v1</w:t>
+                <w:t xml:space="preserve">hal-04136071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for centrifuge modelling of laterally monotonic loaded monopiles in saturated dense sand</w:t>
               </w:r>
@@ -863,51 +863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Boutonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1110,51 +1110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Abou-Bekr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43 (3), pp.20170156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1188,77 +1188,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment une pollution par le plomb influence-t-elle les propriétés d’une argile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongsen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°79 - N° Spécial, Congrès Sites Sols Pollués, mars 2019, pp.21-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1344,51 +1344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Abou Bekr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1582,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian-Sheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (6), pp.1805-1822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1895,51 +1895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic strains of a compacted clayey soil under repeated axial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth Conference on Bearing Capacity of Roads, railways and Airfields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1990,51 +1990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Mahmutovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Boutonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,51 +2366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian-Feng Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Ke Shi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsen Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Ning Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zeng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-20616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Korkiala-Tanttu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech So&#322;owski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-01898-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2224452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2023.31.5.395" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00200" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02546603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanarivo Rinah Andrianatrehina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boutonnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20190003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.19.00022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02546607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth-Ellah Mounir Derfouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abou-Bekr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20170156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3981" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Derfouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abou Bekr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/gtj20170156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benchouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0527-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Sheng Tang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430597v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0263" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01790016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mahmutovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160908015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ECAP0023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian-Feng Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Ke Shi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsen Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Ning Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zeng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-20616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Korkiala-Tanttu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech So&#322;owski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-01898-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2023.31.5.395" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2224452" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00200" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02546603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanarivo Rinah Andrianatrehina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boutonnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20190003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.19.00022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02546607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth-Ellah Mounir Derfouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abou-Bekr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20170156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3981" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Derfouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abou Bekr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/gtj20170156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benchouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0527-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Sheng Tang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430597v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0263" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01790016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mahmutovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160908015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ECAP0023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>