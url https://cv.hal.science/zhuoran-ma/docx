--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1381,234 +1381,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political Challenges Arising from the Mediatization of Chinese Nationalism: Internal Heterogeneity and External Extremism</w:t>
+                <w:t xml:space="preserve">Maîtrise inaboutie de l’État : le cas de la médiatisation du nationalisme chinois sur les réseaux socionumériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPRERA 23rd Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vienna, Vienna University of Economics and Business, Sep 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Critiques et contournements des contrôles et de la surveillance sur Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Centre Internet et Société (CNRS), Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787565v1</w:t>
+                <w:t xml:space="preserve">hal-03659055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a restricted sphere for public discourse: Conflictualisation and fragmentation in the mediatization of Chinese nationalism</w:t>
+                <w:t xml:space="preserve">Political Challenges Arising from the Mediatization of Chinese Nationalism: Internal Heterogeneity and External Extremism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA Pre-Conference - The 19th Chinese Internet Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hong Kong Baptist University, May 2022, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">EUPRERA 23rd Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Vienna University of Economics and Business, Sep 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676833v1</w:t>
+                <w:t xml:space="preserve">hal-03787565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise inaboutie de l’État : le cas de la médiatisation du nationalisme chinois sur les réseaux socionumériques</w:t>
+                <w:t xml:space="preserve">Construction of a restricted sphere for public discourse: Conflictualisation and fragmentation in the mediatization of Chinese nationalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critiques et contournements des contrôles et de la surveillance sur Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Centre Internet et Société (CNRS), Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ICA Pre-Conference - The 19th Chinese Internet Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hong Kong Baptist University, May 2022, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659055v1</w:t>
+                <w:t xml:space="preserve">hal-03676833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiatisation de l’islamophobie sur les réseaux socionumériques chinois</w:t>
               </w:r>
@@ -2025,51 +2025,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6EFCEDF"/>
+    <w:nsid w:val="7F0E3A09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2256,51 +2256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhuoran-ma" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-246X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267162464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hsm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03949760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.236.0211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/FWFR-3N38" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.broud.2025.01.0185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Guillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud-Pinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03676833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03659055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03659092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhuoran-ma" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-246X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267162464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hsm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03949760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.236.0211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/FWFR-3N38" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.broud.2025.01.0185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Guillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud-Pinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03659055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03676833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03659092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>