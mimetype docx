--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -522,541 +522,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration des outils d’intelligence artificielle dans la production académique étudiante : dynamiques, perspectives et enjeux</w:t>
+                <w:t xml:space="preserve">Hate Speech and Mediatization of Nationalism on Digital Social Networks in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e conférence Document numérique &amp; Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thematic School University of Tsukuba/Université Grenoble Alpes Master Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tsukuba; Université Grenoble Alpes, Mar 2025, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697865v1</w:t>
+                <w:t xml:space="preserve">hal-04998682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hate Speech and Mediatization of Nationalism on Digital Social Networks in China</w:t>
+                <w:t xml:space="preserve">L’intégration des outils d’intelligence artificielle dans la production académique étudiante : dynamiques, perspectives et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thematic School University of Tsukuba/Université Grenoble Alpes Master Level</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9e conférence Document numérique &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute école de gestion (Genève); Conservatoire national des arts et métiers; Haute école spécialisée de Suisse occidentale, Sep 2024, Genève, Suisse. pp.185-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.broud.2025.01.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998682v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médiatisations et la construction des représentations de l’autisme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les médiatisations de la science sur les réseaux socio-numériques en Chine. L’« origine de la vie » politisée et commercialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles agentivités et pratiques info-communicationnelles en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes; Groupe de recherche sur les enjeux de la communication, Oct 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXIVe Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2; Société française des sciences de l’information et de la communication, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332913v1</w:t>
+                <w:t xml:space="preserve">hal-05124663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Life : La revanche des SIC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Lafon</w:t>
+                <w:t xml:space="preserve">Désinformation et propagande dans les réseaux socio-numériques. Le cas du conflit Russo-Ukrainien en France et en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origin of Life : Regards croisés. Sciences, médiatisations, médiations.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (GRESEC), Jun 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'ACCS. Enjeux communicationnels de la désinformation. Nouvelles formes - nouveaux défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des controverses et de la communication sensible, Nov 2024, Paris, France. pp.14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132675v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médiatisations de la science sur les réseaux socio-numériques en Chine. L’« origine de la vie » politisée et commercialisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les médiatisations et la construction des représentations de l’autisme. Stratégies d’acteurs, dispositifs et pratiques info-communicationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2; Société française des sciences de l’information et de la communication, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Nouvelles agentivités et pratiques info-communicationnelles en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes; Groupe de recherche sur les enjeux de la communication, Oct 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124663v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désinformation et propagande dans les réseaux socio-numériques. Le cas du conflit Russo-Ukrainien en France et en Chine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of Life : La revanche des SIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Carnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+                <w:t xml:space="preserve">Benoit Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'ACCS. Enjeux communicationnels de la désinformation. Nouvelles formes - nouveaux défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des controverses et de la communication sensible, Nov 2024, Paris, France. pp.14-18</w:t>
+              <w:t xml:space="preserve">Origin of Life : Regards croisés. Sciences, médiatisations, médiations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (GRESEC), Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809968v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médiatisations de l'origine de la vie sur les réseaux socio-numériques en Chine</w:t>
               </w:r>
@@ -1105,165 +1105,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse systématique des médiatisations sur les réseaux socionumériques</w:t>
+                <w:t xml:space="preserve">Digital Diplomacy Strategies in the Mediatization of the Russian-Ukrainian War on Chinese Digital Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyser les réseaux socionumériques : questionner les méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etudes et de Recherches Appliquées en Sciences Sociales; Centre de recherche sur les médiations; Laboratoire Communiation et Société; Laboratoire Médiations, Informations, Communication, Arts, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th European Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECREA (European Communication Research and Education Association); University of Ljubljana, Sep 2024, Ljubljana, Slovenia. pp.600-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04527735v1</w:t>
+                <w:t xml:space="preserve">hal-04712101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Diplomacy Strategies in the Mediatization of the Russian-Ukrainian War on Chinese Digital Social Networks</w:t>
+                <w:t xml:space="preserve">Analyse systématique des médiatisations sur les réseaux socionumériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECREA (European Communication Research and Education Association); University of Ljubljana, Sep 2024, Ljubljana, Slovenia. pp.600-601</w:t>
+              <w:t xml:space="preserve">Analyser les réseaux socionumériques : questionner les méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etudes et de Recherches Appliquées en Sciences Sociales; Centre de recherche sur les médiations; Laboratoire Communiation et Société; Laboratoire Médiations, Informations, Communication, Arts, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712101v1</w:t>
+                <w:t xml:space="preserve">halshs-04527735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias généralistes et les réseaux socionumériques comme dispositifs de pouvoir en Chine : l’exemple des médiatisations du nationalisme</w:t>
               </w:r>
@@ -1757,51 +1757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier scientifique &amp;quot;Emotion and Sentiment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2025,51 +2025,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F0E3A09"/>
+    <w:nsid w:val="BF6E703C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2256,51 +2256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhuoran-ma" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-246X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267162464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hsm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03949760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.236.0211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/FWFR-3N38" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.broud.2025.01.0185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Guillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud-Pinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03659055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03676833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03659092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhuoran-ma" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-246X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267162464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hsm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03949760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.236.0211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/FWFR-3N38" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.broud.2025.01.0185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809968v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Guillaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud-Pinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03659055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03676833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03659092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>