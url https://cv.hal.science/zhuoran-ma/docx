--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -522,174 +522,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hate Speech and Mediatization of Nationalism on Digital Social Networks in China</w:t>
+                <w:t xml:space="preserve">L’intégration des outils d’intelligence artificielle dans la production académique étudiante : dynamiques, perspectives et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thematic School University of Tsukuba/Université Grenoble Alpes Master Level</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9e conférence Document numérique &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute école de gestion (Genève); Conservatoire national des arts et métiers; Haute école spécialisée de Suisse occidentale, Sep 2024, Genève, Suisse. pp.185-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.broud.2025.01.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998682v1</w:t>
+                <w:t xml:space="preserve">hal-04697865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration des outils d’intelligence artificielle dans la production académique étudiante : dynamiques, perspectives et enjeux</w:t>
+                <w:t xml:space="preserve">Hate Speech and Mediatization of Nationalism on Digital Social Networks in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e conférence Document numérique &amp; Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thematic School University of Tsukuba/Université Grenoble Alpes Master Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tsukuba; Université Grenoble Alpes, Mar 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.broud.2025.01.0185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04697865v1</w:t>
+                <w:t xml:space="preserve">hal-04998682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médiatisations de la science sur les réseaux socio-numériques en Chine. L’« origine de la vie » politisée et commercialisée</w:t>
               </w:r>
@@ -1105,165 +1105,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Diplomacy Strategies in the Mediatization of the Russian-Ukrainian War on Chinese Digital Social Networks</w:t>
+                <w:t xml:space="preserve">Analyse systématique des médiatisations sur les réseaux socionumériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECREA (European Communication Research and Education Association); University of Ljubljana, Sep 2024, Ljubljana, Slovenia. pp.600-601</w:t>
+              <w:t xml:space="preserve">Analyser les réseaux socionumériques : questionner les méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etudes et de Recherches Appliquées en Sciences Sociales; Centre de recherche sur les médiations; Laboratoire Communiation et Société; Laboratoire Médiations, Informations, Communication, Arts, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712101v1</w:t>
+                <w:t xml:space="preserve">halshs-04527735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse systématique des médiatisations sur les réseaux socionumériques</w:t>
+                <w:t xml:space="preserve">Digital Diplomacy Strategies in the Mediatization of the Russian-Ukrainian War on Chinese Digital Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyser les réseaux socionumériques : questionner les méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etudes et de Recherches Appliquées en Sciences Sociales; Centre de recherche sur les médiations; Laboratoire Communiation et Société; Laboratoire Médiations, Informations, Communication, Arts, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th European Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECREA (European Communication Research and Education Association); University of Ljubljana, Sep 2024, Ljubljana, Slovenia. pp.600-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04527735v1</w:t>
+                <w:t xml:space="preserve">hal-04712101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias généralistes et les réseaux socionumériques comme dispositifs de pouvoir en Chine : l’exemple des médiatisations du nationalisme</w:t>
               </w:r>
@@ -1381,234 +1381,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise inaboutie de l’État : le cas de la médiatisation du nationalisme chinois sur les réseaux socionumériques</w:t>
+                <w:t xml:space="preserve">Political Challenges Arising from the Mediatization of Chinese Nationalism: Internal Heterogeneity and External Extremism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critiques et contournements des contrôles et de la surveillance sur Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Centre Internet et Société (CNRS), Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">EUPRERA 23rd Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Vienna University of Economics and Business, Sep 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659055v1</w:t>
+                <w:t xml:space="preserve">hal-03787565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political Challenges Arising from the Mediatization of Chinese Nationalism: Internal Heterogeneity and External Extremism</w:t>
+                <w:t xml:space="preserve">Construction of a restricted sphere for public discourse: Conflictualisation and fragmentation in the mediatization of Chinese nationalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPRERA 23rd Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vienna, Vienna University of Economics and Business, Sep 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ICA Pre-Conference - The 19th Chinese Internet Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hong Kong Baptist University, May 2022, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787565v1</w:t>
+                <w:t xml:space="preserve">hal-03676833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a restricted sphere for public discourse: Conflictualisation and fragmentation in the mediatization of Chinese nationalism</w:t>
+                <w:t xml:space="preserve">Maîtrise inaboutie de l’État : le cas de la médiatisation du nationalisme chinois sur les réseaux socionumériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA Pre-Conference - The 19th Chinese Internet Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hong Kong Baptist University, May 2022, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Critiques et contournements des contrôles et de la surveillance sur Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Centre Internet et Société (CNRS), Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676833v1</w:t>
+                <w:t xml:space="preserve">hal-03659055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiatisation de l’islamophobie sur les réseaux socionumériques chinois</w:t>
               </w:r>
@@ -2025,51 +2025,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF6E703C"/>
+    <w:nsid w:val="BC4063C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2256,51 +2256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhuoran-ma" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-246X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267162464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hsm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03949760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.236.0211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/FWFR-3N38" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.broud.2025.01.0185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809968v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Guillaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud-Pinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03659055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03676833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03659092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zhuoran-ma" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-246X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267162464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hsm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03949760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.236.0211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/FWFR-3N38" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.broud.2025.01.0185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809968v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Guillaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud-Pinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03787565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03676833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03659055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03659092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>